--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -5,90 +5,90 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mygainwell-my.sharepoint.com/personal/alunsford_gainwelltechnologies_com/Documents/Pubs Docs/_Refresh/Refresh Pool/_03.2026/Batch Files/Part 2/Batch 4/Batch 4/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mygainwell-my.sharepoint.com/personal/alunsford_gainwelltechnologies_com/Documents/Pubs Docs/_Refresh/Refresh Pool/_04.2026/Batch Files/Part 2/Batch 4/Batch 4/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4351" documentId="13_ncr:1_{5EF38282-64DA-41C1-ACE4-533C773A9761}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D2CC915C-84A5-4A52-9DE6-DEF2165F5853}"/>
+  <xr:revisionPtr revIDLastSave="4503" documentId="13_ncr:1_{5EF38282-64DA-41C1-ACE4-533C773A9761}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B282C875-4E4C-4C91-9E7C-A9E414B7046C}"/>
   <bookViews>
-    <workbookView xWindow="-23685" yWindow="2655" windowWidth="21480" windowHeight="11475" xr2:uid="{466919F8-3BF2-4ABC-A92B-4F6FCC43F747}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{466919F8-3BF2-4ABC-A92B-4F6FCC43F747}"/>
   </bookViews>
   <sheets>
     <sheet name="physician list" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'physician list'!$A$1:$F$754</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'physician list'!$A$1:$F$765</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'physician list'!$3:$3</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="252"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4512" uniqueCount="1644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4578" uniqueCount="1667">
   <si>
     <t>Publication Date</t>
   </si>
   <si>
     <t>J0185</t>
   </si>
   <si>
     <t>J9015</t>
   </si>
   <si>
     <t>J9021</t>
   </si>
   <si>
     <t>J9022</t>
   </si>
   <si>
     <t>J9025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>J9023</t>
   </si>
   <si>
@@ -328,56 +328,50 @@
     <t>J0283</t>
   </si>
   <si>
     <t>Injection, amiodarone HCl (Nexterone), 30 mg</t>
   </si>
   <si>
     <t>J0184</t>
   </si>
   <si>
     <t>Injection, amisulpride, 1 mg</t>
   </si>
   <si>
     <t>J0348</t>
   </si>
   <si>
     <t>Injection, anidulafungin, 1 mg</t>
   </si>
   <si>
     <t>B37.0 thru B37.9</t>
   </si>
   <si>
     <t>J0491</t>
   </si>
   <si>
     <t>Injection, anifrolumab-fnia, 1 mg</t>
-  </si>
-[...4 lines deleted...]
-    <t>Injection, aprepitant, (Aponvie), 1 mg</t>
   </si>
   <si>
     <t>J0884</t>
   </si>
   <si>
     <t>J0892</t>
   </si>
   <si>
     <t>J0899</t>
   </si>
   <si>
     <t>J0883</t>
   </si>
   <si>
     <t>J0891</t>
   </si>
   <si>
     <t>J0898</t>
   </si>
   <si>
     <t>Injection, argatroban, 1 mg (for ESRD on dialysis)</t>
   </si>
   <si>
     <t>Injection, argatroban, 1 mg (for non-ESRD use)</t>
   </si>
@@ -1005,57 +999,51 @@
   <si>
     <t>J9043</t>
   </si>
   <si>
     <t>J9064</t>
   </si>
   <si>
     <t>Injection, cabazitaxel [sandoz], not therapeutically equivalent to J9043, 1 mg</t>
   </si>
   <si>
     <t>Injection, cabazitaxel, 1 mg</t>
   </si>
   <si>
     <t>C61</t>
   </si>
   <si>
     <t>J9118</t>
   </si>
   <si>
     <t>Injection, calaspargase pegol-mknl, 10 units</t>
   </si>
   <si>
     <t>J9045</t>
   </si>
   <si>
-    <t>C9308</t>
-[...1 lines deleted...]
-  <si>
     <t>Injection, carboplatin, 50 mg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Injection, carboplatin [Avyxa], 1 mg</t>
   </si>
   <si>
     <t>Yes
 CPT code 96413 (chemotherapy administration, intravenous infusion technique; up to one hour, single or initial substance/drug) may be billed in conjunction with carboplatin code J9045.</t>
   </si>
   <si>
     <t>J9047</t>
   </si>
   <si>
     <t>Injection, carfilzomib, 1 mg</t>
   </si>
   <si>
     <t>C90.00, C90.02, C90.10, C90.12, C90.20, C90.22, C90.30, C90.32</t>
   </si>
   <si>
     <t>J9050</t>
   </si>
   <si>
     <t>J9052</t>
   </si>
   <si>
     <t>Injection, carmustine, 100 mg</t>
   </si>
   <si>
     <t>Injection, carmustine [accord], not therapeutically equivalent to J9050, 100 mg</t>
@@ -3565,53 +3553,50 @@
   <si>
     <t>J2004</t>
   </si>
   <si>
     <t>Injection, lidocaine HCl , 1 mg</t>
   </si>
   <si>
     <t>Injection, lidocaine HCl with epinephrine, 1 mg</t>
   </si>
   <si>
     <t>J2021</t>
   </si>
   <si>
     <t>Injection, linezolid (Hospira), not therapeutically equivalent to J2020, 200 mg</t>
   </si>
   <si>
     <t>J0224</t>
   </si>
   <si>
     <t>E72.53</t>
   </si>
   <si>
     <t>Injection, lumasiran, 0.5 mg</t>
   </si>
   <si>
-    <t>C9307</t>
-[...1 lines deleted...]
-  <si>
     <t>J0654</t>
   </si>
   <si>
     <t>Injection, linvoseltamab-gcpt, 1 mg</t>
   </si>
   <si>
     <t>Injection, liothyronine, 1 mcg</t>
   </si>
   <si>
     <t>J0896</t>
   </si>
   <si>
     <t>Injection, luspatercept-aamt, 0.25 mg</t>
   </si>
   <si>
     <t>J2151</t>
   </si>
   <si>
     <t>J7172</t>
   </si>
   <si>
     <t>Injection, mannitol, 250 mg</t>
   </si>
   <si>
     <t>Injection, marstacimab-hncq, 0.5 mg</t>
@@ -5264,51 +5249,135 @@
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Physician-Administered Drugs (PADs) Special Billing </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>section in the Part 2 manual.
 Use codes in accordance with FDA-approved labeling of the PAD, including indication, dosage, frequency, age and any prescribing limitations. TAR approval is required whenever a PAD is not used in accordance with its FDA-approved labeling.</t>
     </r>
   </si>
   <si>
     <t>Instillation, ciprofloxacin otic suspension, 6 mg</t>
   </si>
   <si>
-    <t>C83.30 thru C83.39, C91.00, C91.02</t>
+    <t>C9309</t>
+  </si>
+  <si>
+    <t>Injection, onasemnogene abeparvovec-brve, per treatment</t>
+  </si>
+  <si>
+    <t>G12.0, G12.1, G12.8, G12.9, G12.25</t>
+  </si>
+  <si>
+    <t>C9818</t>
+  </si>
+  <si>
+    <t>Suzetrigine, oral, 1 mg</t>
+  </si>
+  <si>
+    <t>J0463</t>
+  </si>
+  <si>
+    <t>J1164</t>
+  </si>
+  <si>
+    <t>J3404</t>
+  </si>
+  <si>
+    <t>Injection, zopapogene imadenovec-drba suspension, per therapeutic dose</t>
+  </si>
+  <si>
+    <t>J8502</t>
+  </si>
+  <si>
+    <t>J9003</t>
+  </si>
+  <si>
+    <t>J9183</t>
+  </si>
+  <si>
+    <t>Gemcitabine intravesical system, 225 mg</t>
+  </si>
+  <si>
+    <t>J9277</t>
+  </si>
+  <si>
+    <t>J9278</t>
+  </si>
+  <si>
+    <t>Injection, pembrolizumab, 1 mg and berahyaluronidase alfa-pmph</t>
+  </si>
+  <si>
+    <t>J9601</t>
+  </si>
+  <si>
+    <t>Q5161</t>
+  </si>
+  <si>
+    <t>Q5162</t>
+  </si>
+  <si>
+    <t>Injection, aprepitant (Aponvie), 1 mg</t>
+  </si>
+  <si>
+    <t>Leuprolide injectable (Camcevi ETM), 1 mg</t>
+  </si>
+  <si>
+    <t>Injection, carboplatin (Avyxa), 1 mg</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-kyqq (Aukelso/Bosaya), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-nxxp (Bildyos/Bilprevda), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t>Injection, atropine sulfate (Fresenius Kabi and therapeutically equivalent), 0.01 mg</t>
+  </si>
+  <si>
+    <t>Injection, diltiazem HCl in 0.72% sodium chloride, 0.5 mg</t>
+  </si>
+  <si>
+    <t>J1885</t>
+  </si>
+  <si>
+    <t>Injection, ketorolac tromethamine, per 15 mg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -5521,55 +5590,52 @@
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6D4C8B70-BFF0-4DE4-A315-48AFAE902628}" name="Table1" displayName="Table1" ref="A3:F754" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
-[...3 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6D4C8B70-BFF0-4DE4-A315-48AFAE902628}" name="Table1" displayName="Table1" ref="A3:F765" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+  <autoFilter ref="A3:F765" xr:uid="{6D4C8B70-BFF0-4DE4-A315-48AFAE902628}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{8F8203D4-4A32-487C-A74E-60F66FA04C52}" name="HCPCS Code" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{F10200E5-56BF-498C-A5F8-79B5A069210B}" name="Drug Name (HCPCS Description)" dataDxfId="4"/>
     <tableColumn id="18" xr3:uid="{D8252F5D-CE68-4D53-AE11-0195D01DF6FB}" name="TAR Required (Yes/No)" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{2E1113EE-CCF6-4096-8737-504721555FBC}" name="Diagnosis Restriction (Required ICD-10 Codes)" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{AC3616C8-0659-4715-8B2A-A217B37750A4}" name="Special Billing Instructions (Yes/No)" dataDxfId="1"/>
     <tableColumn id="17" xr3:uid="{49378D7D-6727-4884-A82B-AB0B09FA61AA}" name="Publication Date" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5839,15287 +5905,15436 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6C2EB8C-58D5-40AE-82F7-3E0500482BC6}">
-  <dimension ref="A1:F6266"/>
+  <dimension ref="A1:F765"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="6" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="61.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="26.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="59.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="70.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
     </row>
     <row r="2" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
-        <v>1641</v>
+        <v>1636</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>1242</v>
+        <v>1237</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>1466</v>
+        <v>1461</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>94</v>
+        <v>1067</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>95</v>
+        <v>1068</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>1071</v>
+        <v>1494</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>1072</v>
+        <v>1495</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>1499</v>
+        <v>878</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>1500</v>
+        <v>879</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
-        <v>882</v>
+        <v>1638</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>883</v>
+        <v>1639</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1640</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
-        <v>1111</v>
+        <v>207</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>1113</v>
+        <v>216</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>6</v>
+        <v>209</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>313</v>
+        <v>428</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>315</v>
+        <v>429</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E13" s="3" t="s">
-        <v>316</v>
+      <c r="E13" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>209</v>
+        <v>349</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>218</v>
+        <v>350</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>211</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
-        <v>432</v>
+        <v>1641</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>433</v>
+        <v>1642</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>14</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
-        <v>353</v>
+        <v>1473</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>354</v>
+        <v>1474</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
-        <v>1478</v>
+        <v>1238</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>1479</v>
+        <v>1245</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>1243</v>
+        <v>644</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>1250</v>
+        <v>645</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
-        <v>648</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>649</v>
+        <v>44</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E20" s="3" t="s">
+      <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>55</v>
+        <v>627</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>58</v>
+        <v>628</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="B27" s="7" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>634</v>
+        <v>616</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>636</v>
+        <v>622</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>624</v>
+        <v>1073</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>629</v>
+        <v>1075</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>6</v>
+        <v>1538</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
-        <v>1077</v>
+        <v>448</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>1079</v>
+        <v>449</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>1543</v>
+        <v>6</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
-        <v>452</v>
+        <v>1570</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>453</v>
+        <v>1571</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E35" t="s">
-        <v>9</v>
+      <c r="E35" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
-        <v>1575</v>
+        <v>1572</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>1576</v>
+        <v>1573</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>1577</v>
+        <v>1603</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>1578</v>
+        <v>1604</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E37" s="3" t="s">
-        <v>1624</v>
+      <c r="E37" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
-        <v>1608</v>
+        <v>497</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>1609</v>
+        <v>509</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
-        <v>501</v>
+        <v>87</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>513</v>
+        <v>88</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="B40" t="s">
+        <v>25</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
-      <c r="F40" s="5" t="s">
+      <c r="F40" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>73</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>74</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
-      <c r="F41" s="10" t="s">
+      <c r="F41" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
-        <v>81</v>
+        <v>837</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>82</v>
+        <v>838</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
-        <v>841</v>
+        <v>75</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>842</v>
+        <v>76</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
-        <v>75</v>
+        <v>602</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>76</v>
+        <v>606</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>6</v>
+        <v>603</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
-        <v>606</v>
+        <v>578</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>610</v>
+        <v>580</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>607</v>
+        <v>579</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
-        <v>582</v>
+        <v>520</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>584</v>
+        <v>521</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>583</v>
+        <v>6</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
-        <v>517</v>
+        <v>1381</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>523</v>
+        <v>1383</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
-        <v>1386</v>
+        <v>858</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>1388</v>
+        <v>862</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
-        <v>862</v>
+        <v>1104</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>866</v>
+        <v>1106</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>6</v>
+        <v>1105</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
-        <v>1108</v>
+        <v>1261</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>1110</v>
+        <v>1262</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>1109</v>
+        <v>1263</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
-        <v>1266</v>
+        <v>1354</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>1267</v>
+        <v>1355</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>1268</v>
-[...1 lines deleted...]
-      <c r="E55" t="s">
+        <v>6</v>
+      </c>
+      <c r="E55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
-        <v>1359</v>
+        <v>83</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>1360</v>
+        <v>84</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E56" s="3" t="s">
+      <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
-        <v>85</v>
+        <v>1417</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>86</v>
+        <v>1418</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
-        <v>1422</v>
+        <v>89</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>1423</v>
+        <v>90</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
-        <v>89</v>
+        <v>1375</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>90</v>
+        <v>1376</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
-        <v>1380</v>
+        <v>120</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>1381</v>
+        <v>121</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B63" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="C63" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="3" t="s">
+      <c r="B64" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="E63" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C64" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>117</v>
+        <v>6</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>128</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
-        <v>124</v>
+        <v>1643</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>125</v>
+        <v>1663</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>14</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B69" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="B69" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="B70" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B70" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B71" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="B71" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B74" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B74" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B76" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="B76" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
-        <v>1449</v>
+        <v>1444</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>1450</v>
+        <v>1445</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
-        <v>1548</v>
+        <v>1543</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>1549</v>
+        <v>1544</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
-        <v>1550</v>
+        <v>1545</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>1554</v>
+        <v>1549</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
-        <v>1551</v>
+        <v>1546</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>1555</v>
+        <v>1550</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
-        <v>1552</v>
+        <v>1547</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>1556</v>
+        <v>1551</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
-        <v>1553</v>
+        <v>1548</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>1557</v>
+        <v>1552</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="7" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" s="7" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B89" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="B89" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="B95" s="7" t="s">
         <v>186</v>
       </c>
-      <c r="B95" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
-        <v>1518</v>
+        <v>1513</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>1519</v>
+        <v>1514</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
-        <v>1516</v>
+        <v>1511</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>1517</v>
+        <v>1512</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
-        <v>1520</v>
+        <v>1515</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>1521</v>
+        <v>1516</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
-        <v>1461</v>
+        <v>1456</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>1462</v>
+        <v>1457</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="8" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>1523</v>
+        <v>1518</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A101" s="8" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>1537</v>
+        <v>1532</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="8" t="s">
-        <v>1496</v>
+        <v>1491</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>1498</v>
+        <v>1493</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" s="8" t="s">
-        <v>1482</v>
+        <v>1477</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>1483</v>
+        <v>1478</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="B105" s="7" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="B106" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" s="8" t="s">
-        <v>1307</v>
+        <v>1302</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" s="8" t="s">
-        <v>1453</v>
+        <v>1448</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" s="8" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="8" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B111" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="8" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="8" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="8" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="8" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="8" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="8" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="8" t="s">
-        <v>1096</v>
+        <v>1092</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="8" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" s="8" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" s="8" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" s="8" t="s">
-        <v>1451</v>
+        <v>1446</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>1452</v>
+        <v>1447</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" s="8" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A124" s="8" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="8" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A126" s="8" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" s="8" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" s="8" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" s="8" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B129" s="7" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" s="8" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B130" s="7" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A131" s="8" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B131" s="7" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A132" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="B132" s="7" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="8" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="B134" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" s="8" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B135" s="7" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A136" s="8" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B136" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" s="8" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B137" s="7" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A138" s="8" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B138" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="8" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="B139" s="7" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A140" s="8" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B140" s="7" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" s="8" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B141" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" s="8" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B142" s="7" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" s="8" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="B143" s="7" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A144" s="8" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
       <c r="B144" s="7" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A145" s="8" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="B145" s="7" t="s">
-        <v>1564</v>
+        <v>1559</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A146" s="8" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="B146" s="7" t="s">
-        <v>1630</v>
+        <v>1625</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" s="8" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B147" s="7" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="8" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B148" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" s="8" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B149" s="7" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A150" s="8" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
       <c r="B150" s="7" t="s">
-        <v>1565</v>
+        <v>1560</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" s="8" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B151" s="7" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" s="8" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B152" s="7" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" s="8" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B153" s="7" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" s="8" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B154" s="7" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A155" s="8" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B155" s="7" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A156" s="8" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B156" s="7" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A157" s="8" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B157" s="7" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" s="8" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B158" s="7" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A159" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="B159" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="B160" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" s="8" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B161" s="7" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:6" ht="135" x14ac:dyDescent="0.25">
       <c r="A162" s="8" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B162" s="7" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>1540</v>
+        <v>1535</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A163" s="8" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B163" s="7" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>1536</v>
+        <v>1531</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" s="8" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B164" s="7" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C164" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A165" s="8" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B165" s="7" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:6" ht="255" x14ac:dyDescent="0.25">
       <c r="A166" s="8" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B166" s="7" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>1538</v>
+        <v>1533</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A167" s="8" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="B167" s="7" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A168" s="8" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="B168" s="7" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="C168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A169" s="8" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B169" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" s="3" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A170" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B170" s="7" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C170" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A171" s="8" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B171" s="7" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" s="8" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B172" s="7" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" s="8" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="B173" s="7" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
       <c r="C173" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B174" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="C174" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A175" s="8" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B175" s="7" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C175" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A176" s="8" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B176" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" s="3" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" s="8" t="s">
-        <v>1546</v>
+        <v>1541</v>
       </c>
       <c r="B177" s="7" t="s">
-        <v>1547</v>
+        <v>1542</v>
       </c>
       <c r="C177" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A178" s="8" t="s">
-        <v>1526</v>
+        <v>1521</v>
       </c>
       <c r="B178" s="7" t="s">
-        <v>1527</v>
+        <v>1522</v>
       </c>
       <c r="C178" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" s="8" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B179" s="7" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C179" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" s="8" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="B180" s="7" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" s="8" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B181" s="7" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" s="8" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B182" s="7" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="C182" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" s="8" t="s">
-        <v>1281</v>
+        <v>1276</v>
       </c>
       <c r="B183" s="7" t="s">
-        <v>1282</v>
+        <v>1277</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" s="8" t="s">
-        <v>1528</v>
+        <v>1523</v>
       </c>
       <c r="B184" s="7" t="s">
-        <v>1529</v>
+        <v>1524</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>1530</v>
+        <v>1525</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A185" s="8" t="s">
-        <v>1601</v>
+        <v>1596</v>
       </c>
       <c r="B185" s="7" t="s">
-        <v>1602</v>
+        <v>1597</v>
       </c>
       <c r="C185" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" s="8" t="s">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="B186" s="7" t="s">
-        <v>1615</v>
+        <v>1610</v>
       </c>
       <c r="C186" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A187" s="8" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="B187" s="7" t="s">
-        <v>1619</v>
+        <v>1614</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A188" s="8" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="B188" s="7" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>1469</v>
+        <v>1464</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" s="8" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B189" s="7" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" s="8" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B190" s="7" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="C190" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" s="8" t="s">
-        <v>983</v>
+        <v>1644</v>
       </c>
       <c r="B191" s="7" t="s">
-        <v>984</v>
+        <v>1664</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>14</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" s="8" t="s">
-        <v>286</v>
+        <v>979</v>
       </c>
       <c r="B192" s="7" t="s">
-        <v>287</v>
+        <v>980</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" s="8" t="s">
-        <v>577</v>
+        <v>284</v>
       </c>
       <c r="B193" s="7" t="s">
-        <v>581</v>
+        <v>285</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>578</v>
+        <v>6</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" s="8" t="s">
-        <v>533</v>
+        <v>573</v>
       </c>
       <c r="B194" s="7" t="s">
-        <v>536</v>
+        <v>577</v>
       </c>
       <c r="C194" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>6</v>
+        <v>574</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" s="8" t="s">
-        <v>450</v>
+        <v>529</v>
       </c>
       <c r="B195" s="7" t="s">
-        <v>451</v>
+        <v>532</v>
       </c>
       <c r="C195" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" s="8" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="B196" s="7" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="C196" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" s="8" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="B197" s="7" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" s="8" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B198" s="7" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C198" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>187</v>
+        <v>6</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" s="8" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="B199" s="7" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>6</v>
+        <v>185</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" s="8" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="B200" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C200" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>467</v>
+        <v>6</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" s="8" t="s">
-        <v>1352</v>
+        <v>462</v>
       </c>
       <c r="B201" s="7" t="s">
-        <v>1353</v>
+        <v>464</v>
       </c>
       <c r="C201" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>1354</v>
+        <v>463</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" s="8" t="s">
-        <v>1357</v>
+        <v>1347</v>
       </c>
       <c r="B202" s="7" t="s">
-        <v>1358</v>
+        <v>1348</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>6</v>
+        <v>1349</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" s="8" t="s">
-        <v>1301</v>
+        <v>1352</v>
       </c>
       <c r="B203" s="7" t="s">
-        <v>1302</v>
+        <v>1353</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>467</v>
+        <v>6</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" s="8" t="s">
-        <v>668</v>
+        <v>1296</v>
       </c>
       <c r="B204" s="7" t="s">
-        <v>670</v>
+        <v>1297</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>669</v>
+        <v>463</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="205" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" s="8" t="s">
-        <v>1040</v>
+        <v>664</v>
       </c>
       <c r="B205" s="7" t="s">
-        <v>1042</v>
+        <v>666</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>1041</v>
+        <v>665</v>
       </c>
       <c r="E205" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A206" s="8" t="s">
-        <v>379</v>
+        <v>1036</v>
       </c>
       <c r="B206" s="7" t="s">
-        <v>380</v>
+        <v>1038</v>
       </c>
       <c r="C206" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>6</v>
+        <v>1037</v>
       </c>
       <c r="E206" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" s="8" t="s">
-        <v>754</v>
+        <v>375</v>
       </c>
       <c r="B207" s="7" t="s">
-        <v>755</v>
+        <v>376</v>
       </c>
       <c r="C207" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" s="8" t="s">
-        <v>555</v>
+        <v>750</v>
       </c>
       <c r="B208" s="7" t="s">
-        <v>556</v>
+        <v>751</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" s="8" t="s">
-        <v>497</v>
+        <v>551</v>
       </c>
       <c r="B209" s="7" t="s">
-        <v>499</v>
+        <v>552</v>
       </c>
       <c r="C209" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" s="8" t="s">
-        <v>934</v>
+        <v>493</v>
       </c>
       <c r="B210" s="7" t="s">
-        <v>935</v>
+        <v>495</v>
       </c>
       <c r="C210" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E210" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" s="8" t="s">
-        <v>650</v>
+        <v>930</v>
       </c>
       <c r="B211" s="7" t="s">
-        <v>651</v>
+        <v>931</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" s="8" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="B212" s="7" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="213" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" s="8" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="B213" s="7" t="s">
-        <v>666</v>
+        <v>649</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E213" t="s">
+        <v>9</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="214" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
-        <v>1226</v>
+        <v>660</v>
       </c>
       <c r="B214" s="7" t="s">
-        <v>1228</v>
+        <v>662</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>1229</v>
+        <v>663</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A215" s="8" t="s">
-        <v>434</v>
+        <v>1221</v>
       </c>
       <c r="B215" s="7" t="s">
-        <v>435</v>
+        <v>1223</v>
       </c>
       <c r="C215" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>240</v>
+        <v>1224</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A216" s="8" t="s">
-        <v>789</v>
+        <v>430</v>
       </c>
       <c r="B216" s="7" t="s">
-        <v>791</v>
+        <v>431</v>
       </c>
       <c r="C216" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>667</v>
+        <v>238</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>1640</v>
+        <v>1619</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A217" s="8" t="s">
-        <v>238</v>
+        <v>785</v>
       </c>
       <c r="B217" s="7" t="s">
-        <v>251</v>
+        <v>787</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>240</v>
+        <v>663</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>1624</v>
+        <v>1635</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A218" s="8" t="s">
-        <v>1257</v>
+        <v>236</v>
       </c>
       <c r="B218" s="7" t="s">
-        <v>1258</v>
+        <v>249</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>6</v>
+        <v>238</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A219" s="8" t="s">
-        <v>660</v>
+        <v>1252</v>
       </c>
       <c r="B219" s="7" t="s">
-        <v>662</v>
+        <v>1253</v>
       </c>
       <c r="C219" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>661</v>
+        <v>6</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A220" s="8" t="s">
-        <v>946</v>
+        <v>656</v>
       </c>
       <c r="B220" s="7" t="s">
-        <v>947</v>
+        <v>658</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>240</v>
+        <v>657</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1619</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A221" s="8" t="s">
-        <v>526</v>
+        <v>942</v>
       </c>
       <c r="B221" s="7" t="s">
-        <v>527</v>
+        <v>943</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>238</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>1619</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" s="8" t="s">
-        <v>765</v>
+        <v>522</v>
       </c>
       <c r="B222" s="7" t="s">
-        <v>771</v>
+        <v>523</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" s="8" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="B223" s="7" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" s="8" t="s">
-        <v>1480</v>
+        <v>754</v>
       </c>
       <c r="B224" s="7" t="s">
-        <v>1481</v>
+        <v>759</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="225" spans="1:6" ht="105" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" s="8" t="s">
-        <v>344</v>
+        <v>1475</v>
       </c>
       <c r="B225" s="7" t="s">
-        <v>343</v>
+        <v>1476</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>6</v>
+      </c>
+      <c r="E225" t="s">
+        <v>9</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:6" ht="105" x14ac:dyDescent="0.25">
       <c r="A226" s="8" t="s">
-        <v>381</v>
+        <v>340</v>
       </c>
       <c r="B226" s="7" t="s">
-        <v>382</v>
+        <v>339</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>337</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>338</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" s="8" t="s">
-        <v>920</v>
+        <v>377</v>
       </c>
       <c r="B227" s="7" t="s">
-        <v>921</v>
+        <v>378</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>922</v>
+        <v>379</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" s="8" t="s">
-        <v>339</v>
+        <v>916</v>
       </c>
       <c r="B228" s="7" t="s">
-        <v>340</v>
+        <v>917</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>6</v>
+        <v>918</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" s="8" t="s">
-        <v>803</v>
+        <v>335</v>
       </c>
       <c r="B229" s="7" t="s">
-        <v>804</v>
+        <v>336</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" s="8" t="s">
-        <v>520</v>
+        <v>799</v>
       </c>
       <c r="B230" s="7" t="s">
-        <v>519</v>
+        <v>800</v>
       </c>
       <c r="C230" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" s="8" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="B231" s="7" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
       <c r="C231" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D231" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E231" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="B232" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D232" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="E231" t="s">
-[...7 lines deleted...]
-      <c r="A232" s="8" t="s">
+      <c r="E232" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A233" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="B233" s="7" t="s">
         <v>518</v>
       </c>
-      <c r="B232" s="7" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C233" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="234" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" s="8" t="s">
-        <v>1004</v>
+        <v>555</v>
       </c>
       <c r="B234" s="7" t="s">
-        <v>1022</v>
+        <v>556</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A235" s="8" t="s">
-        <v>1015</v>
+        <v>1000</v>
       </c>
       <c r="B235" s="7" t="s">
-        <v>1033</v>
+        <v>1018</v>
       </c>
       <c r="C235" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" s="8" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="B236" s="7" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="C236" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" s="8" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="B237" s="7" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" s="8" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
       <c r="B238" s="7" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="C238" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" s="8" t="s">
-        <v>1017</v>
+        <v>1002</v>
       </c>
       <c r="B239" s="7" t="s">
-        <v>1035</v>
+        <v>1020</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" s="8" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="B240" s="7" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="C240" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E240" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="241" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" s="8" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="B241" s="7" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A242" s="8" t="s">
-        <v>1018</v>
+        <v>1004</v>
       </c>
       <c r="B242" s="7" t="s">
-        <v>1036</v>
+        <v>1022</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" s="8" t="s">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c r="B243" s="7" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E243" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" s="8" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="B244" s="7" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E244" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="245" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" s="8" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B245" s="7" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E245" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="246" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A246" s="8" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c r="B246" s="7" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="C246" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E246" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A247" s="8" t="s">
-        <v>1011</v>
+        <v>1006</v>
       </c>
       <c r="B247" s="7" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="C247" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E247" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A248" s="8" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="B248" s="7" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E248" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A249" s="8" t="s">
-        <v>1638</v>
+        <v>1008</v>
       </c>
       <c r="B249" s="7" t="s">
-        <v>1639</v>
+        <v>1026</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E249" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A250" s="8" t="s">
-        <v>833</v>
+        <v>1633</v>
       </c>
       <c r="B250" s="7" t="s">
-        <v>843</v>
+        <v>1634</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="251" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A251" s="8" t="s">
-        <v>1021</v>
+        <v>829</v>
       </c>
       <c r="B251" s="7" t="s">
-        <v>1039</v>
+        <v>839</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="252" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A252" s="8" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="B252" s="7" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A253" s="8" t="s">
-        <v>938</v>
+        <v>1009</v>
       </c>
       <c r="B253" s="7" t="s">
-        <v>941</v>
+        <v>1027</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" s="8" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="B254" s="7" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="C254" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E254" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="255" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" s="8" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="B255" s="7" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="C255" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D255" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="256" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A256" s="8" t="s">
-        <v>1014</v>
+        <v>936</v>
       </c>
       <c r="B256" s="7" t="s">
-        <v>1032</v>
+        <v>939</v>
       </c>
       <c r="C256" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A257" s="8" t="s">
-        <v>944</v>
+        <v>1010</v>
       </c>
       <c r="B257" s="7" t="s">
-        <v>945</v>
+        <v>1028</v>
       </c>
       <c r="C257" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" s="8" t="s">
-        <v>871</v>
+        <v>940</v>
       </c>
       <c r="B258" s="7" t="s">
-        <v>874</v>
+        <v>941</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="259" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="C259" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E259" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A260" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="B260" s="7" t="s">
         <v>872</v>
-      </c>
-[...21 lines deleted...]
-        <v>937</v>
       </c>
       <c r="C260" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D260" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" s="8" t="s">
-        <v>948</v>
+        <v>932</v>
       </c>
       <c r="B261" s="7" t="s">
-        <v>949</v>
+        <v>933</v>
       </c>
       <c r="C261" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D261" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E261" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" s="8" t="s">
-        <v>950</v>
+        <v>944</v>
       </c>
       <c r="B262" s="7" t="s">
-        <v>951</v>
+        <v>945</v>
       </c>
       <c r="C262" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E262" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" s="8" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
       <c r="B263" s="7" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" s="8" t="s">
-        <v>165</v>
+        <v>948</v>
       </c>
       <c r="B264" s="7" t="s">
-        <v>166</v>
+        <v>949</v>
       </c>
       <c r="C264" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E265" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>951</v>
+      </c>
+      <c r="C266" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E266" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A267" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="B267" s="7" t="s">
         <v>954</v>
       </c>
-      <c r="B265" s="7" t="s">
+      <c r="C267" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E267" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="B268" s="7" t="s">
         <v>955</v>
       </c>
-      <c r="C265" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A266" s="8" t="s">
+      <c r="C268" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E268" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A269" s="8" t="s">
         <v>956</v>
       </c>
-      <c r="B266" s="7" t="s">
+      <c r="B269" s="7" t="s">
         <v>958</v>
       </c>
-      <c r="C266" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A267" s="8" t="s">
+      <c r="C269" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E269" s="3" t="s">
         <v>957</v>
-      </c>
-[...50 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" s="8" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
       <c r="B270" s="7" t="s">
-        <v>1124</v>
+        <v>1118</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" s="8" t="s">
-        <v>997</v>
+        <v>1116</v>
       </c>
       <c r="B271" s="7" t="s">
-        <v>999</v>
+        <v>1119</v>
       </c>
       <c r="C271" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D271" s="3" t="s">
-        <v>998</v>
+        <v>6</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" s="8" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="B272" s="7" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="C272" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>6</v>
+        <v>994</v>
       </c>
       <c r="E272" t="s">
         <v>9</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" s="8" t="s">
-        <v>561</v>
+        <v>996</v>
       </c>
       <c r="B273" s="7" t="s">
-        <v>562</v>
+        <v>997</v>
       </c>
       <c r="C273" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" s="8" t="s">
-        <v>1045</v>
+        <v>557</v>
       </c>
       <c r="B274" s="7" t="s">
-        <v>1049</v>
+        <v>558</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" s="8" t="s">
-        <v>994</v>
+        <v>1041</v>
       </c>
       <c r="B275" s="7" t="s">
-        <v>996</v>
+        <v>1045</v>
       </c>
       <c r="C275" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>995</v>
+        <v>6</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" s="8" t="s">
-        <v>1347</v>
+        <v>990</v>
       </c>
       <c r="B276" s="7" t="s">
-        <v>1348</v>
+        <v>992</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>1349</v>
+        <v>991</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" s="8" t="s">
-        <v>1053</v>
+        <v>1342</v>
       </c>
       <c r="B277" s="7" t="s">
-        <v>1054</v>
+        <v>1343</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>6</v>
+        <v>1344</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="278" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" s="8" t="s">
-        <v>1063</v>
+        <v>1049</v>
       </c>
       <c r="B278" s="7" t="s">
-        <v>1064</v>
+        <v>1050</v>
       </c>
       <c r="C278" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>1542</v>
+        <v>6</v>
       </c>
       <c r="E278" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A279" s="8" t="s">
-        <v>563</v>
+        <v>1059</v>
       </c>
       <c r="B279" s="7" t="s">
-        <v>569</v>
+        <v>1060</v>
       </c>
       <c r="C279" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D279" s="3" t="s">
-        <v>6</v>
+        <v>1537</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" s="8" t="s">
-        <v>654</v>
+        <v>559</v>
       </c>
       <c r="B280" s="7" t="s">
-        <v>656</v>
+        <v>565</v>
       </c>
       <c r="C280" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D280" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="281" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" s="8" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="B281" s="7" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D281" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A282" s="8" t="s">
-        <v>663</v>
+        <v>651</v>
       </c>
       <c r="B282" s="7" t="s">
-        <v>665</v>
+        <v>653</v>
       </c>
       <c r="C282" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D282" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E282" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" s="8" t="s">
-        <v>801</v>
+        <v>659</v>
       </c>
       <c r="B283" s="7" t="s">
-        <v>802</v>
+        <v>661</v>
       </c>
       <c r="C283" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D283" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" s="8" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
       <c r="B284" s="7" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D284" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="285" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="B285" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="C285" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E285" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A286" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B286" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C286" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E286" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B287" s="7" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E287" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A288" s="8" t="s">
         <v>1055</v>
       </c>
-      <c r="B285" s="7" t="s">
+      <c r="B288" s="7" t="s">
         <v>1057</v>
-      </c>
-[...58 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" s="8" t="s">
-        <v>1043</v>
+        <v>1056</v>
       </c>
       <c r="B289" s="7" t="s">
-        <v>1044</v>
+        <v>1058</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" s="8" t="s">
-        <v>1065</v>
+        <v>1039</v>
       </c>
       <c r="B290" s="7" t="s">
-        <v>1066</v>
+        <v>1040</v>
       </c>
       <c r="C290" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D290" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" s="8" t="s">
-        <v>1143</v>
+        <v>1061</v>
       </c>
       <c r="B291" s="7" t="s">
-        <v>1144</v>
+        <v>1062</v>
       </c>
       <c r="C291" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="8" t="s">
-        <v>1427</v>
+        <v>1138</v>
       </c>
       <c r="B292" s="7" t="s">
-        <v>1428</v>
+        <v>1139</v>
       </c>
       <c r="C292" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D292" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E292" t="s">
         <v>9</v>
       </c>
       <c r="F292" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" s="8" t="s">
-        <v>1067</v>
+        <v>1422</v>
       </c>
       <c r="B293" s="7" t="s">
-        <v>1069</v>
+        <v>1423</v>
       </c>
       <c r="C293" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D293" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="294" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="8" t="s">
-        <v>1068</v>
+        <v>1665</v>
       </c>
       <c r="B294" s="7" t="s">
-        <v>1070</v>
+        <v>1666</v>
       </c>
       <c r="C294" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D294" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>14</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="8" t="s">
-        <v>1075</v>
+        <v>1063</v>
       </c>
       <c r="B295" s="7" t="s">
-        <v>1076</v>
+        <v>1065</v>
       </c>
       <c r="C295" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>573</v>
+    <row r="296" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A296" s="8" t="s">
+        <v>1064</v>
       </c>
       <c r="B296" s="7" t="s">
-        <v>575</v>
+        <v>1066</v>
       </c>
       <c r="C296" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" s="8" t="s">
-        <v>597</v>
+        <v>1071</v>
       </c>
       <c r="B297" s="7" t="s">
-        <v>598</v>
+        <v>1072</v>
       </c>
       <c r="C297" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A298" s="8" t="s">
-        <v>817</v>
+      <c r="A298" s="7" t="s">
+        <v>569</v>
       </c>
       <c r="B298" s="7" t="s">
-        <v>818</v>
+        <v>571</v>
       </c>
       <c r="C298" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E298" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" s="8" t="s">
-        <v>167</v>
+        <v>593</v>
       </c>
       <c r="B299" s="7" t="s">
-        <v>168</v>
+        <v>594</v>
       </c>
       <c r="C299" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E299" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" s="8" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="B300" s="7" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="C300" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E300" t="s">
         <v>9</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" s="8" t="s">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="B301" s="7" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="C301" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E302" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="B302" s="7" t="s">
+      <c r="B303" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="C302" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A303" s="8" t="s">
+      <c r="C303" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E303" t="s">
+        <v>9</v>
+      </c>
+      <c r="F303" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B304" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C304" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E304" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A305" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B305" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C305" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E305" t="s">
+        <v>9</v>
+      </c>
+      <c r="F305" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A306" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B306" s="7" t="s">
         <v>1085</v>
-      </c>
-[...61 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="C306" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D306" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" s="8" t="s">
-        <v>1081</v>
+        <v>598</v>
       </c>
       <c r="B307" s="7" t="s">
-        <v>1082</v>
+        <v>599</v>
       </c>
       <c r="C307" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>995</v>
+        <v>6</v>
       </c>
       <c r="E307" t="s">
         <v>9</v>
       </c>
       <c r="F307" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" s="8" t="s">
-        <v>1100</v>
+        <v>1086</v>
       </c>
       <c r="B308" s="7" t="s">
-        <v>1101</v>
+        <v>1087</v>
       </c>
       <c r="C308" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D308" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" s="8" t="s">
-        <v>1102</v>
+        <v>1077</v>
       </c>
       <c r="B309" s="7" t="s">
-        <v>1104</v>
+        <v>1078</v>
       </c>
       <c r="C309" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>6</v>
+        <v>991</v>
       </c>
       <c r="E309" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" s="8" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="B310" s="7" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
       <c r="C310" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D310" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E310" t="s">
         <v>9</v>
       </c>
       <c r="F310" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="8" t="s">
-        <v>1544</v>
+        <v>1098</v>
       </c>
       <c r="B311" s="7" t="s">
-        <v>1545</v>
+        <v>1100</v>
       </c>
       <c r="C311" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E311" t="s">
         <v>9</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="312" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" s="8" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="B312" s="7" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
       <c r="C312" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D312" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E312" t="s">
         <v>9</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" s="8" t="s">
-        <v>1117</v>
+        <v>1539</v>
       </c>
       <c r="B313" s="7" t="s">
-        <v>1119</v>
+        <v>1540</v>
       </c>
       <c r="C313" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A314" s="8" t="s">
-        <v>1125</v>
+        <v>1102</v>
       </c>
       <c r="B314" s="7" t="s">
-        <v>1126</v>
+        <v>1103</v>
       </c>
       <c r="C314" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="315" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" s="8" t="s">
-        <v>1127</v>
+        <v>1112</v>
       </c>
       <c r="B315" s="7" t="s">
-        <v>1129</v>
+        <v>1114</v>
       </c>
       <c r="C315" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D315" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="316" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" s="8" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="B316" s="7" t="s">
-        <v>1130</v>
+        <v>1121</v>
       </c>
       <c r="C316" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D316" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E316" t="s">
         <v>9</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A317" s="8" t="s">
-        <v>1131</v>
+        <v>1122</v>
       </c>
       <c r="B317" s="7" t="s">
-        <v>1132</v>
+        <v>1124</v>
       </c>
       <c r="C317" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D317" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="318" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A318" s="8" t="s">
-        <v>1147</v>
+        <v>1123</v>
       </c>
       <c r="B318" s="7" t="s">
-        <v>1150</v>
+        <v>1125</v>
       </c>
       <c r="C318" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D318" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="319" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" s="8" t="s">
-        <v>1148</v>
+        <v>1126</v>
       </c>
       <c r="B319" s="7" t="s">
-        <v>1151</v>
+        <v>1127</v>
       </c>
       <c r="C319" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D319" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E319" t="s">
         <v>9</v>
       </c>
       <c r="F319" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A320" s="8" t="s">
-        <v>1149</v>
+        <v>1142</v>
       </c>
       <c r="B320" s="7" t="s">
-        <v>1152</v>
+        <v>1145</v>
       </c>
       <c r="C320" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D320" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A321" s="8" t="s">
-        <v>1367</v>
+        <v>1143</v>
       </c>
       <c r="B321" s="7" t="s">
-        <v>1369</v>
+        <v>1146</v>
       </c>
       <c r="C321" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D321" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E321" t="s">
         <v>9</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" s="8" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B322" s="7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E322" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B323" s="7" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E323" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B324" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C324" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E324" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A325" s="8" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B325" s="7" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C325" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E325" t="s">
+        <v>9</v>
+      </c>
+      <c r="F325" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A326" s="8" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B326" s="7" t="s">
         <v>1153</v>
       </c>
-      <c r="B322" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A323" s="8" t="s">
+      <c r="C326" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E326" t="s">
+        <v>9</v>
+      </c>
+      <c r="F326" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" s="8" t="s">
         <v>1154</v>
       </c>
-      <c r="B323" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A324" s="8" t="s">
+      <c r="B327" s="7" t="s">
         <v>1155</v>
       </c>
-      <c r="B324" s="7" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="C327" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D327" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E327" t="s">
         <v>9</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" s="8" t="s">
-        <v>695</v>
+        <v>1160</v>
       </c>
       <c r="B328" s="7" t="s">
-        <v>696</v>
+        <v>1162</v>
       </c>
       <c r="C328" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D328" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A329" s="8" t="s">
-        <v>1169</v>
+        <v>1161</v>
       </c>
       <c r="B329" s="7" t="s">
-        <v>1170</v>
+        <v>1163</v>
       </c>
       <c r="C329" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D329" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" s="8" t="s">
-        <v>1173</v>
+        <v>691</v>
       </c>
       <c r="B330" s="7" t="s">
-        <v>1181</v>
+        <v>692</v>
       </c>
       <c r="C330" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D330" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A331" s="8" t="s">
-        <v>1174</v>
+        <v>1164</v>
       </c>
       <c r="B331" s="7" t="s">
-        <v>1182</v>
+        <v>1165</v>
       </c>
       <c r="C331" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D331" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E331" t="s">
         <v>9</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" s="8" t="s">
-        <v>1193</v>
+        <v>1168</v>
       </c>
       <c r="B332" s="7" t="s">
-        <v>1194</v>
+        <v>1176</v>
       </c>
       <c r="C332" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D332" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E332" t="s">
         <v>9</v>
       </c>
       <c r="F332" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" s="8" t="s">
-        <v>1176</v>
+        <v>1169</v>
       </c>
       <c r="B333" s="7" t="s">
-        <v>1184</v>
+        <v>1177</v>
       </c>
       <c r="C333" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D333" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E333" t="s">
         <v>9</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" s="8" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="B334" s="7" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="C334" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D334" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" s="8" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="B335" s="7" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="C335" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E335" t="s">
         <v>9</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B336" s="7" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C336" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E336" t="s">
+        <v>9</v>
+      </c>
+      <c r="F336" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="8" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B337" s="7" t="s">
         <v>1178</v>
       </c>
-      <c r="B336" s="7" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C337" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D337" s="3" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E337" t="s">
+        <v>9</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" s="8" t="s">
-        <v>1390</v>
+        <v>1173</v>
       </c>
       <c r="B338" s="7" t="s">
-        <v>1391</v>
+        <v>1180</v>
       </c>
       <c r="C338" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>6</v>
+        <v>1632</v>
       </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A339" s="8" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
       <c r="B339" s="7" t="s">
-        <v>1198</v>
+        <v>1218</v>
       </c>
       <c r="C339" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1191</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="8" t="s">
-        <v>1214</v>
+        <v>1385</v>
       </c>
       <c r="B340" s="7" t="s">
-        <v>1224</v>
+        <v>1386</v>
       </c>
       <c r="C340" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E340" t="s">
         <v>9</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" s="8" t="s">
-        <v>1216</v>
+        <v>1192</v>
       </c>
       <c r="B341" s="7" t="s">
-        <v>1225</v>
+        <v>1193</v>
       </c>
       <c r="C341" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D341" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" s="8" t="s">
-        <v>1283</v>
+        <v>1209</v>
       </c>
       <c r="B342" s="7" t="s">
-        <v>1284</v>
+        <v>1219</v>
       </c>
       <c r="C342" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>1285</v>
+        <v>6</v>
       </c>
       <c r="E342" t="s">
         <v>9</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="8" t="s">
-        <v>1253</v>
+        <v>1211</v>
       </c>
       <c r="B343" s="7" t="s">
-        <v>1260</v>
+        <v>1220</v>
       </c>
       <c r="C343" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D343" s="3" t="s">
-        <v>1254</v>
+        <v>6</v>
       </c>
       <c r="E343" t="s">
         <v>9</v>
       </c>
       <c r="F343" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" s="8" t="s">
-        <v>1227</v>
+        <v>1278</v>
       </c>
       <c r="B344" s="7" t="s">
-        <v>1236</v>
+        <v>1279</v>
       </c>
       <c r="C344" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>6</v>
+        <v>1280</v>
       </c>
       <c r="E344" t="s">
         <v>9</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" s="8" t="s">
-        <v>1413</v>
+        <v>1248</v>
       </c>
       <c r="B345" s="7" t="s">
-        <v>1416</v>
+        <v>1255</v>
       </c>
       <c r="C345" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D345" s="3" t="s">
-        <v>6</v>
+        <v>1249</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" s="8" t="s">
-        <v>1414</v>
+        <v>1222</v>
       </c>
       <c r="B346" s="7" t="s">
-        <v>1417</v>
+        <v>1231</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" s="8" t="s">
-        <v>1415</v>
+        <v>1408</v>
       </c>
       <c r="B347" s="7" t="s">
-        <v>1418</v>
+        <v>1411</v>
       </c>
       <c r="C347" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D347" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E347" t="s">
         <v>9</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" s="8" t="s">
-        <v>290</v>
+        <v>1409</v>
       </c>
       <c r="B348" s="7" t="s">
-        <v>291</v>
+        <v>1412</v>
       </c>
       <c r="C348" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D348" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E348" t="s">
         <v>9</v>
       </c>
       <c r="F348" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" s="8" t="s">
-        <v>288</v>
+        <v>1410</v>
       </c>
       <c r="B349" s="7" t="s">
-        <v>289</v>
+        <v>1413</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E349" t="s">
         <v>9</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" s="8" t="s">
-        <v>1179</v>
+        <v>288</v>
       </c>
       <c r="B350" s="7" t="s">
-        <v>1187</v>
+        <v>289</v>
       </c>
       <c r="C350" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D350" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" s="8" t="s">
-        <v>1317</v>
+        <v>286</v>
       </c>
       <c r="B351" s="7" t="s">
-        <v>1319</v>
+        <v>287</v>
       </c>
       <c r="C351" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D351" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" s="8" t="s">
-        <v>1320</v>
+        <v>1174</v>
       </c>
       <c r="B352" s="7" t="s">
-        <v>1321</v>
+        <v>1182</v>
       </c>
       <c r="C352" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D352" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" s="8" t="s">
-        <v>1322</v>
+        <v>1312</v>
       </c>
       <c r="B353" s="7" t="s">
-        <v>1328</v>
+        <v>1314</v>
       </c>
       <c r="C353" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D353" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" s="8" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B354" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C354" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E354" t="s">
+        <v>9</v>
+      </c>
+      <c r="F354" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B355" s="7" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E355" t="s">
+        <v>9</v>
+      </c>
+      <c r="F355" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" s="8" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B356" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C356" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E356" t="s">
+        <v>9</v>
+      </c>
+      <c r="F356" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A357" s="8" t="s">
         <v>1333</v>
       </c>
-      <c r="B354" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A355" s="8" t="s">
+      <c r="B357" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C357" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D357" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E357" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A358" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B358" s="7" t="s">
         <v>1338</v>
       </c>
-      <c r="B355" s="7" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="C358" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-        <v>1366</v>
+        <v>6</v>
+      </c>
+      <c r="E358" t="s">
+        <v>9</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="8" t="s">
-        <v>1355</v>
+        <v>1335</v>
       </c>
       <c r="B359" s="7" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C359" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D359" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E359" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+      <c r="A360" s="8" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B360" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C360" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E360" s="3" t="s">
         <v>1361</v>
-      </c>
-[...27 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F360" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" s="8" t="s">
-        <v>1372</v>
+        <v>1350</v>
       </c>
       <c r="B361" s="7" t="s">
-        <v>1377</v>
+        <v>1356</v>
       </c>
       <c r="C361" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D361" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E361" t="s">
         <v>9</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="362" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" s="8" t="s">
-        <v>1373</v>
+        <v>1351</v>
       </c>
       <c r="B362" s="7" t="s">
-        <v>1378</v>
+        <v>1357</v>
       </c>
       <c r="C362" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D362" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E362" t="s">
         <v>9</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" s="8" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="B363" s="7" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
       <c r="C363" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="364" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A364" s="8" t="s">
-        <v>1382</v>
+        <v>1368</v>
       </c>
       <c r="B364" s="7" t="s">
-        <v>1384</v>
+        <v>1373</v>
       </c>
       <c r="C364" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D364" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E364" s="3" t="s">
-        <v>1626</v>
+      <c r="E364" t="s">
+        <v>9</v>
       </c>
       <c r="F364" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" s="8" t="s">
-        <v>355</v>
+        <v>1369</v>
       </c>
       <c r="B365" s="7" t="s">
-        <v>356</v>
+        <v>1374</v>
       </c>
       <c r="C365" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D365" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E365" t="s">
         <v>9</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="366" spans="1:6" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A366" s="8" t="s">
-        <v>355</v>
+        <v>1377</v>
       </c>
       <c r="B366" s="7" t="s">
-        <v>356</v>
+        <v>1379</v>
       </c>
       <c r="C366" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D366" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E366" t="s">
-        <v>9</v>
+      <c r="E366" s="3" t="s">
+        <v>1621</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" s="8" t="s">
-        <v>1394</v>
+        <v>351</v>
       </c>
       <c r="B367" s="7" t="s">
-        <v>1401</v>
+        <v>352</v>
       </c>
       <c r="C367" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D367" s="3" t="s">
-        <v>1399</v>
+        <v>6</v>
       </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:6" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="8" t="s">
-        <v>585</v>
+        <v>351</v>
       </c>
       <c r="B368" s="7" t="s">
-        <v>588</v>
+        <v>352</v>
       </c>
       <c r="C368" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D368" s="3" t="s">
-        <v>586</v>
+        <v>6</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" s="8" t="s">
-        <v>1403</v>
+        <v>1389</v>
       </c>
       <c r="B369" s="7" t="s">
-        <v>1404</v>
+        <v>1396</v>
       </c>
       <c r="C369" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D369" s="3" t="s">
-        <v>6</v>
+        <v>1394</v>
       </c>
       <c r="E369" t="s">
         <v>9</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" s="8" t="s">
-        <v>1405</v>
+        <v>581</v>
       </c>
       <c r="B370" s="7" t="s">
-        <v>1409</v>
+        <v>584</v>
       </c>
       <c r="C370" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>6</v>
+        <v>582</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" s="8" t="s">
-        <v>1411</v>
+        <v>1398</v>
       </c>
       <c r="B371" s="7" t="s">
-        <v>1412</v>
+        <v>1399</v>
       </c>
       <c r="C371" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D371" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E371" t="s">
         <v>9</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="372" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="8" t="s">
-        <v>1424</v>
+        <v>1400</v>
       </c>
       <c r="B372" s="7" t="s">
-        <v>1426</v>
+        <v>1404</v>
       </c>
       <c r="C372" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>1425</v>
+        <v>6</v>
       </c>
       <c r="E372" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="373" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" s="8" t="s">
-        <v>1247</v>
+        <v>1406</v>
       </c>
       <c r="B373" s="7" t="s">
-        <v>1252</v>
+        <v>1407</v>
       </c>
       <c r="C373" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D373" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="374" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A374" s="8" t="s">
-        <v>1244</v>
+        <v>1419</v>
       </c>
       <c r="B374" s="7" t="s">
-        <v>1248</v>
+        <v>1421</v>
       </c>
       <c r="C374" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D374" s="3" t="s">
-        <v>6</v>
+        <v>1420</v>
       </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A375" s="8" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="B375" s="7" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="C375" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D375" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" s="8" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
       <c r="B376" s="7" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="C376" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D376" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="377" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A377" s="8" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B377" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C377" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D377" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E377" t="s">
+        <v>9</v>
+      </c>
+      <c r="F377" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A378" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B378" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C378" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D378" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E378" t="s">
+        <v>9</v>
+      </c>
+      <c r="F378" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A379" s="8" t="s">
+        <v>791</v>
+      </c>
+      <c r="B379" s="7" t="s">
         <v>795</v>
       </c>
-      <c r="B377" s="7" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="C379" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D379" s="3" t="s">
-        <v>1432</v>
+        <v>793</v>
       </c>
       <c r="E379" t="s">
         <v>9</v>
       </c>
       <c r="F379" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="380" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A380" s="8" t="s">
-        <v>1606</v>
+        <v>1184</v>
       </c>
       <c r="B380" s="7" t="s">
-        <v>1607</v>
+        <v>1185</v>
       </c>
       <c r="C380" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D380" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E380" t="s">
         <v>9</v>
       </c>
       <c r="F380" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="381" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" s="8" t="s">
-        <v>1569</v>
+        <v>1426</v>
       </c>
       <c r="B381" s="7" t="s">
-        <v>1570</v>
+        <v>1428</v>
       </c>
       <c r="C381" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D381" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>1427</v>
+      </c>
+      <c r="E381" t="s">
+        <v>9</v>
       </c>
       <c r="F381" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" s="8" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="B382" s="7" t="s">
-        <v>1605</v>
+        <v>1602</v>
       </c>
       <c r="C382" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E382" t="s">
         <v>9</v>
       </c>
       <c r="F382" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="383" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A383" s="8" t="s">
-        <v>1567</v>
+        <v>1564</v>
       </c>
       <c r="B383" s="7" t="s">
-        <v>1568</v>
+        <v>1565</v>
       </c>
       <c r="C383" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E383" t="s">
-        <v>9</v>
+      <c r="E383" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="384" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" s="8" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="B384" s="7" t="s">
-        <v>1588</v>
+        <v>1600</v>
       </c>
       <c r="C384" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D384" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E384" s="3" t="s">
-        <v>1624</v>
+      <c r="E384" t="s">
+        <v>9</v>
       </c>
       <c r="F384" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" s="8" t="s">
-        <v>1375</v>
+        <v>1562</v>
       </c>
       <c r="B385" s="7" t="s">
-        <v>1376</v>
+        <v>1563</v>
       </c>
       <c r="C385" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="3" t="s">
-        <v>1371</v>
+        <v>6</v>
       </c>
       <c r="E385" t="s">
         <v>9</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A386" s="8" t="s">
-        <v>1387</v>
+        <v>1582</v>
       </c>
       <c r="B386" s="7" t="s">
-        <v>1389</v>
+        <v>1583</v>
       </c>
       <c r="C386" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D386" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E386" t="s">
-        <v>9</v>
+      <c r="E386" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F386" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" s="8" t="s">
-        <v>1397</v>
+        <v>1370</v>
       </c>
       <c r="B387" s="7" t="s">
-        <v>1398</v>
+        <v>1371</v>
       </c>
       <c r="C387" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="3" t="s">
-        <v>6</v>
+        <v>1366</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" s="8" t="s">
-        <v>825</v>
+        <v>1382</v>
       </c>
       <c r="B388" s="7" t="s">
-        <v>826</v>
+        <v>1384</v>
       </c>
       <c r="C388" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D388" s="3" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="E388" t="s">
         <v>9</v>
       </c>
       <c r="F388" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" s="8" t="s">
-        <v>1395</v>
+        <v>1392</v>
       </c>
       <c r="B389" s="7" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
       <c r="C389" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E389" t="s">
         <v>9</v>
       </c>
       <c r="F389" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" s="8" t="s">
-        <v>1400</v>
+        <v>821</v>
       </c>
       <c r="B390" s="7" t="s">
-        <v>1402</v>
+        <v>822</v>
       </c>
       <c r="C390" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D390" s="3" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="8" t="s">
-        <v>1392</v>
+        <v>1390</v>
       </c>
       <c r="B391" s="7" t="s">
-        <v>1393</v>
+        <v>1391</v>
       </c>
       <c r="C391" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D391" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" s="8" t="s">
-        <v>832</v>
+        <v>1395</v>
       </c>
       <c r="B392" s="7" t="s">
-        <v>834</v>
+        <v>1397</v>
       </c>
       <c r="C392" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D392" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E392" t="s">
         <v>9</v>
       </c>
       <c r="F392" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" s="8" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="B393" s="7" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C393" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D393" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E393" t="s">
         <v>9</v>
       </c>
       <c r="F393" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" s="8" t="s">
-        <v>1323</v>
+        <v>828</v>
       </c>
       <c r="B394" s="7" t="s">
-        <v>1324</v>
+        <v>830</v>
       </c>
       <c r="C394" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D394" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E394" t="s">
         <v>9</v>
       </c>
       <c r="F394" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" s="8" t="s">
-        <v>1325</v>
+        <v>1378</v>
       </c>
       <c r="B395" s="7" t="s">
-        <v>1326</v>
+        <v>1380</v>
       </c>
       <c r="C395" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D395" s="3" t="s">
-        <v>1327</v>
+        <v>6</v>
       </c>
       <c r="E395" t="s">
         <v>9</v>
       </c>
       <c r="F395" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" s="8" t="s">
-        <v>1329</v>
+        <v>1318</v>
       </c>
       <c r="B396" s="7" t="s">
-        <v>1330</v>
+        <v>1319</v>
       </c>
       <c r="C396" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D396" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E396" t="s">
         <v>9</v>
       </c>
       <c r="F396" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" s="8" t="s">
-        <v>1334</v>
+        <v>1320</v>
       </c>
       <c r="B397" s="7" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="C397" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D397" s="3" t="s">
-        <v>6</v>
+        <v>1322</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" s="8" t="s">
-        <v>1350</v>
+        <v>1324</v>
       </c>
       <c r="B398" s="7" t="s">
-        <v>1351</v>
+        <v>1325</v>
       </c>
       <c r="C398" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D398" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E398" t="s">
         <v>9</v>
       </c>
       <c r="F398" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="399" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" s="8" t="s">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="B399" s="7" t="s">
-        <v>1341</v>
+        <v>1330</v>
       </c>
       <c r="C399" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D399" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" s="8" t="s">
-        <v>1141</v>
+        <v>1345</v>
       </c>
       <c r="B400" s="7" t="s">
-        <v>1142</v>
+        <v>1346</v>
       </c>
       <c r="C400" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D400" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E400" t="s">
         <v>9</v>
       </c>
       <c r="F400" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="401" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A401" s="8" t="s">
-        <v>1344</v>
+        <v>1332</v>
       </c>
       <c r="B401" s="7" t="s">
-        <v>1345</v>
+        <v>1336</v>
       </c>
       <c r="C401" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D401" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" s="8" t="s">
-        <v>79</v>
+        <v>1136</v>
       </c>
       <c r="B402" s="7" t="s">
-        <v>80</v>
+        <v>1137</v>
       </c>
       <c r="C402" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D402" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E402" t="s">
         <v>9</v>
       </c>
       <c r="F402" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" s="8" t="s">
-        <v>1419</v>
+        <v>1339</v>
       </c>
       <c r="B403" s="7" t="s">
-        <v>1421</v>
+        <v>1340</v>
       </c>
       <c r="C403" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D403" s="3" t="s">
-        <v>1420</v>
+        <v>6</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="404" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="8" t="s">
-        <v>809</v>
+        <v>79</v>
       </c>
       <c r="B404" s="7" t="s">
-        <v>815</v>
+        <v>80</v>
       </c>
       <c r="C404" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D404" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" s="8" t="s">
-        <v>630</v>
+        <v>1414</v>
       </c>
       <c r="B405" s="7" t="s">
-        <v>637</v>
+        <v>1416</v>
       </c>
       <c r="C405" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D405" s="3" t="s">
-        <v>6</v>
+        <v>1415</v>
       </c>
       <c r="E405" t="s">
         <v>9</v>
       </c>
       <c r="F405" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="406" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A406" s="8" t="s">
-        <v>853</v>
+        <v>805</v>
       </c>
       <c r="B406" s="7" t="s">
-        <v>854</v>
+        <v>811</v>
       </c>
       <c r="C406" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D406" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E406" t="s">
         <v>9</v>
       </c>
       <c r="F406" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" s="8" t="s">
-        <v>590</v>
+        <v>626</v>
       </c>
       <c r="B407" s="7" t="s">
-        <v>595</v>
+        <v>633</v>
       </c>
       <c r="C407" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" s="8" t="s">
-        <v>1273</v>
+        <v>849</v>
       </c>
       <c r="B408" s="7" t="s">
-        <v>1274</v>
+        <v>850</v>
       </c>
       <c r="C408" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D408" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E408" t="s">
         <v>9</v>
       </c>
       <c r="F408" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" s="8" t="s">
-        <v>1406</v>
+        <v>586</v>
       </c>
       <c r="B409" s="7" t="s">
-        <v>1407</v>
+        <v>591</v>
       </c>
       <c r="C409" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D409" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" s="8" t="s">
-        <v>1286</v>
+        <v>1268</v>
       </c>
       <c r="B410" s="7" t="s">
-        <v>1313</v>
+        <v>1269</v>
       </c>
       <c r="C410" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D410" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E410" t="s">
         <v>9</v>
       </c>
       <c r="F410" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" s="8" t="s">
-        <v>1278</v>
+        <v>1401</v>
       </c>
       <c r="B411" s="7" t="s">
-        <v>1279</v>
+        <v>1402</v>
       </c>
       <c r="C411" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D411" s="3" t="s">
-        <v>1280</v>
+        <v>6</v>
       </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" s="8" t="s">
-        <v>1287</v>
+        <v>1281</v>
       </c>
       <c r="B412" s="7" t="s">
-        <v>1289</v>
+        <v>1308</v>
       </c>
       <c r="C412" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D412" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="413" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" s="8" t="s">
-        <v>1288</v>
+        <v>1273</v>
       </c>
       <c r="B413" s="7" t="s">
-        <v>1290</v>
+        <v>1274</v>
       </c>
       <c r="C413" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D413" s="3" t="s">
-        <v>6</v>
+        <v>1275</v>
       </c>
       <c r="E413" t="s">
         <v>9</v>
       </c>
       <c r="F413" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" s="8" t="s">
-        <v>1291</v>
+        <v>1282</v>
       </c>
       <c r="B414" s="7" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
       <c r="C414" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D414" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E414" t="s">
         <v>9</v>
       </c>
       <c r="F414" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A415" s="8" t="s">
-        <v>1331</v>
+        <v>1283</v>
       </c>
       <c r="B415" s="7" t="s">
-        <v>1332</v>
+        <v>1285</v>
       </c>
       <c r="C415" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D415" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" s="8" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
       <c r="B416" s="7" t="s">
-        <v>1295</v>
+        <v>1287</v>
       </c>
       <c r="C416" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D416" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" s="8" t="s">
-        <v>892</v>
+        <v>1326</v>
       </c>
       <c r="B417" s="7" t="s">
-        <v>893</v>
+        <v>1327</v>
       </c>
       <c r="C417" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D417" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" s="8" t="s">
-        <v>1309</v>
+        <v>1288</v>
       </c>
       <c r="B418" s="7" t="s">
-        <v>1310</v>
+        <v>1290</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" s="8" t="s">
-        <v>1303</v>
+        <v>888</v>
       </c>
       <c r="B419" s="7" t="s">
-        <v>1304</v>
+        <v>889</v>
       </c>
       <c r="C419" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D419" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="8" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B420" s="7" t="s">
         <v>1305</v>
       </c>
-      <c r="B420" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C420" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D420" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A421" s="8" t="s">
-        <v>1610</v>
+        <v>1298</v>
       </c>
       <c r="B421" s="7" t="s">
-        <v>1611</v>
+        <v>1299</v>
       </c>
       <c r="C421" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D421" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E421" t="s">
         <v>9</v>
       </c>
       <c r="F421" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="422" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="8" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="B422" s="7" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="C422" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D422" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E422" t="s">
         <v>9</v>
       </c>
       <c r="F422" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="8" t="s">
-        <v>923</v>
+        <v>1605</v>
       </c>
       <c r="B423" s="7" t="s">
-        <v>924</v>
+        <v>1606</v>
       </c>
       <c r="C423" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D423" s="3" t="s">
-        <v>309</v>
+        <v>6</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="424" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A424" s="8" t="s">
-        <v>1315</v>
+        <v>1306</v>
       </c>
       <c r="B424" s="7" t="s">
-        <v>1318</v>
+        <v>1307</v>
       </c>
       <c r="C424" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" s="8" t="s">
-        <v>1199</v>
+        <v>919</v>
       </c>
       <c r="B425" s="7" t="s">
-        <v>1201</v>
+        <v>920</v>
       </c>
       <c r="C425" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D425" s="3" t="s">
-        <v>6</v>
+        <v>307</v>
       </c>
       <c r="E425" t="s">
         <v>9</v>
       </c>
       <c r="F425" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="8" t="s">
-        <v>1200</v>
+        <v>1310</v>
       </c>
       <c r="B426" s="7" t="s">
-        <v>1202</v>
+        <v>1313</v>
       </c>
       <c r="C426" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D426" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B427" s="7" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C427" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D427" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E427" t="s">
+        <v>9</v>
+      </c>
+      <c r="F427" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A428" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B428" s="7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C428" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D428" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E428" t="s">
+        <v>9</v>
+      </c>
+      <c r="F428" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A429" s="8" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B429" s="7" t="s">
         <v>1232</v>
-      </c>
-[...41 lines deleted...]
-        <v>1240</v>
       </c>
       <c r="C429" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D429" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="430" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A430" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B430" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C430" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D430" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E430" t="s">
+        <v>9</v>
+      </c>
+      <c r="F430" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A431" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B431" s="7" t="s">
         <v>1235</v>
       </c>
-      <c r="B430" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A431" s="8" t="s">
+      <c r="C431" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D431" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E431" t="s">
+        <v>9</v>
+      </c>
+      <c r="F431" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A432" s="8" t="s">
         <v>1230</v>
       </c>
-      <c r="B431" s="7" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B432" s="7" t="s">
-        <v>1256</v>
+        <v>1236</v>
       </c>
       <c r="C432" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D432" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="433" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A433" s="8" t="s">
-        <v>596</v>
+        <v>1225</v>
       </c>
       <c r="B433" s="7" t="s">
-        <v>604</v>
+        <v>1226</v>
       </c>
       <c r="C433" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D433" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="434" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A434" s="8" t="s">
-        <v>474</v>
+        <v>1250</v>
       </c>
       <c r="B434" s="7" t="s">
-        <v>475</v>
+        <v>1251</v>
       </c>
       <c r="C434" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D434" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E434" s="3" t="s">
-        <v>1624</v>
+      <c r="E434" t="s">
+        <v>9</v>
       </c>
       <c r="F434" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="435" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" s="8" t="s">
-        <v>1511</v>
+        <v>592</v>
       </c>
       <c r="B435" s="7" t="s">
-        <v>1512</v>
+        <v>600</v>
       </c>
       <c r="C435" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D435" s="3" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E435" t="s">
+        <v>9</v>
       </c>
       <c r="F435" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="436" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A436" s="8" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>470</v>
+      </c>
+      <c r="B436" s="7" t="s">
+        <v>471</v>
       </c>
       <c r="C436" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D436" s="3" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="E436" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F436" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="437" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A437" s="8" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B437" s="7" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C437" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D437" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E437" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F437" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A438" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B438" t="s">
+        <v>38</v>
+      </c>
+      <c r="C438" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D438" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E438" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F438" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A439" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B439" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="B437" s="7" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="C439" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D439" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>145</v>
+      </c>
+      <c r="E439" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F439" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A440" s="8" t="s">
-        <v>1263</v>
+        <v>1586</v>
       </c>
       <c r="B440" s="7" t="s">
-        <v>1264</v>
+        <v>1587</v>
       </c>
       <c r="C440" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D440" s="3" t="s">
-        <v>1265</v>
+        <v>1588</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="441" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A441" s="8" t="s">
-        <v>1262</v>
+        <v>612</v>
       </c>
       <c r="B441" s="7" t="s">
-        <v>1316</v>
+        <v>614</v>
       </c>
       <c r="C441" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D441" s="3" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E441" t="s">
+        <v>9</v>
       </c>
       <c r="F441" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="442" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A442" s="8" t="s">
-        <v>1446</v>
+        <v>1258</v>
       </c>
       <c r="B442" s="7" t="s">
-        <v>1448</v>
+        <v>1259</v>
       </c>
       <c r="C442" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D442" s="3" t="s">
-        <v>1447</v>
+        <v>1260</v>
       </c>
       <c r="E442" t="s">
         <v>9</v>
       </c>
       <c r="F442" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="443" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A443" s="8" t="s">
-        <v>1364</v>
+        <v>1257</v>
       </c>
       <c r="B443" s="7" t="s">
-        <v>1365</v>
+        <v>1311</v>
       </c>
       <c r="C443" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="3" t="s">
-        <v>6</v>
+        <v>1309</v>
       </c>
       <c r="E443" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F443" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="444" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A444" s="8" t="s">
-        <v>1594</v>
+        <v>1441</v>
       </c>
       <c r="B444" s="7" t="s">
-        <v>1600</v>
+        <v>1443</v>
       </c>
       <c r="C444" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D444" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>1442</v>
+      </c>
+      <c r="E444" t="s">
+        <v>9</v>
       </c>
       <c r="F444" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="445" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A445" s="8" t="s">
-        <v>985</v>
+        <v>1359</v>
       </c>
       <c r="B445" s="7" t="s">
-        <v>987</v>
+        <v>1360</v>
       </c>
       <c r="C445" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D445" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E445" t="s">
-        <v>9</v>
+      <c r="E445" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F445" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="446" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A446" s="8" t="s">
-        <v>986</v>
+        <v>1589</v>
       </c>
       <c r="B446" s="7" t="s">
-        <v>988</v>
+        <v>1595</v>
       </c>
       <c r="C446" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D446" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E446" t="s">
-        <v>9</v>
+      <c r="E446" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F446" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A447" s="8" t="s">
-        <v>1269</v>
+        <v>1645</v>
       </c>
       <c r="B447" s="7" t="s">
-        <v>1270</v>
+        <v>1646</v>
       </c>
       <c r="C447" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D447" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E447" t="s">
-        <v>9</v>
+      <c r="E447" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F447" s="5" t="s">
-        <v>14</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="448" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A448" s="8" t="s">
-        <v>1271</v>
+        <v>981</v>
       </c>
       <c r="B448" s="7" t="s">
-        <v>1272</v>
+        <v>983</v>
       </c>
       <c r="C448" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D448" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="449" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A449" s="8" t="s">
-        <v>1436</v>
+        <v>982</v>
       </c>
       <c r="B449" s="7" t="s">
-        <v>1437</v>
+        <v>984</v>
       </c>
       <c r="C449" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D449" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E449" t="s">
         <v>9</v>
       </c>
       <c r="F449" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="450" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A450" s="8" t="s">
-        <v>1434</v>
+        <v>1264</v>
       </c>
       <c r="B450" s="7" t="s">
-        <v>1435</v>
+        <v>1265</v>
       </c>
       <c r="C450" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D450" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E450" t="s">
         <v>9</v>
       </c>
       <c r="F450" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="451" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A451" s="8" t="s">
-        <v>300</v>
+        <v>1266</v>
       </c>
       <c r="B451" s="7" t="s">
-        <v>301</v>
+        <v>1267</v>
       </c>
       <c r="C451" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D451" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="452" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A452" s="8" t="s">
-        <v>493</v>
+        <v>1431</v>
       </c>
       <c r="B452" s="7" t="s">
-        <v>498</v>
+        <v>1432</v>
       </c>
       <c r="C452" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D452" s="3" t="s">
-        <v>1541</v>
+        <v>6</v>
       </c>
       <c r="E452" t="s">
         <v>9</v>
       </c>
       <c r="F452" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="453" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A453" s="8" t="s">
-        <v>69</v>
+        <v>1429</v>
       </c>
       <c r="B453" s="7" t="s">
-        <v>70</v>
+        <v>1430</v>
       </c>
       <c r="C453" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D453" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E453" t="s">
         <v>9</v>
       </c>
       <c r="F453" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="454" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A454" s="8" t="s">
-        <v>1118</v>
+        <v>298</v>
       </c>
       <c r="B454" s="7" t="s">
-        <v>1120</v>
+        <v>299</v>
       </c>
       <c r="C454" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D454" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E454" t="s">
         <v>9</v>
       </c>
       <c r="F454" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="8" t="s">
-        <v>304</v>
+        <v>489</v>
       </c>
       <c r="B455" s="7" t="s">
-        <v>351</v>
+        <v>494</v>
       </c>
       <c r="C455" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D455" s="3" t="s">
-        <v>6</v>
+        <v>1536</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="456" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A456" s="8" t="s">
-        <v>785</v>
+        <v>69</v>
       </c>
       <c r="B456" s="7" t="s">
-        <v>788</v>
+        <v>70</v>
       </c>
       <c r="C456" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D456" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E456" t="s">
         <v>9</v>
       </c>
       <c r="F456" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A457" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B457" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C457" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D457" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E457" t="s">
+        <v>9</v>
+      </c>
+      <c r="F457" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A458" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="B458" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C458" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D458" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E458" t="s">
+        <v>9</v>
+      </c>
+      <c r="F458" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A459" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="B459" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="C459" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D459" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E459" t="s">
+        <v>9</v>
+      </c>
+      <c r="F459" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A460" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="B460" s="7" t="s">
         <v>780</v>
       </c>
-      <c r="B457" s="7" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="C460" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D460" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>777</v>
+      </c>
+      <c r="E460" t="s">
+        <v>9</v>
       </c>
       <c r="F460" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="461" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A461" s="8" t="s">
-        <v>1598</v>
+        <v>959</v>
       </c>
       <c r="B461" s="7" t="s">
-        <v>1599</v>
+        <v>960</v>
       </c>
       <c r="C461" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D461" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>777</v>
+      </c>
+      <c r="E461" t="s">
+        <v>9</v>
       </c>
       <c r="F461" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="462" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A462" s="8" t="s">
-        <v>1627</v>
+        <v>1590</v>
       </c>
       <c r="B462" s="7" t="s">
-        <v>1629</v>
+        <v>1591</v>
       </c>
       <c r="C462" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D462" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E462" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F462" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A463" s="8" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B463" s="7" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C463" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D463" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E463" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F463" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A464" s="8" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B464" s="7" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C464" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D464" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E464" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F464" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A465" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B465" s="7" t="s">
         <v>1624</v>
       </c>
-      <c r="F462" s="5" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="C465" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D465" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E465" t="s">
-        <v>9</v>
+      <c r="E465" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F465" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="466" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A466" s="8" t="s">
-        <v>844</v>
+        <v>1156</v>
       </c>
       <c r="B466" s="7" t="s">
-        <v>845</v>
+        <v>1157</v>
       </c>
       <c r="C466" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D466" s="3" t="s">
-        <v>992</v>
+        <v>6</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="467" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:6" ht="135" x14ac:dyDescent="0.25">
       <c r="A467" s="8" t="s">
-        <v>974</v>
+        <v>1615</v>
       </c>
       <c r="B467" s="7" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C467" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D467" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E467" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F467" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A468" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="B468" s="7" t="s">
         <v>978</v>
       </c>
-      <c r="C467" s="4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C468" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D468" s="3" t="s">
-        <v>992</v>
+        <v>6</v>
       </c>
       <c r="E468" t="s">
         <v>9</v>
       </c>
       <c r="F468" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="469" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A469" s="8" t="s">
-        <v>975</v>
+        <v>840</v>
       </c>
       <c r="B469" s="7" t="s">
-        <v>979</v>
+        <v>841</v>
       </c>
       <c r="C469" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D469" s="3" t="s">
-        <v>6</v>
+        <v>988</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="470" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A470" s="8" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="B470" s="7" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="C470" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D470" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="471" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A471" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="B471" s="7" t="s">
         <v>989</v>
       </c>
-      <c r="B471" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C471" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D471" s="3" t="s">
-        <v>6</v>
+        <v>988</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="472" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A472" s="8" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="B472" s="7" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="C472" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D472" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E472" t="s">
         <v>9</v>
       </c>
       <c r="F472" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="473" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A473" s="8" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="B473" s="7" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="C473" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D473" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E473" t="s">
         <v>9</v>
       </c>
       <c r="F473" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="474" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A474" s="8" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="B474" s="7" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="C474" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D474" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="475" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A475" s="8" t="s">
-        <v>976</v>
+        <v>962</v>
       </c>
       <c r="B475" s="7" t="s">
-        <v>980</v>
+        <v>966</v>
       </c>
       <c r="C475" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D475" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E475" t="s">
         <v>9</v>
       </c>
       <c r="F475" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="476" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A476" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="B476" s="7" t="s">
+        <v>967</v>
+      </c>
+      <c r="C476" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E476" t="s">
+        <v>9</v>
+      </c>
+      <c r="F476" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A477" s="8" t="s">
+        <v>964</v>
+      </c>
+      <c r="B477" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="C477" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E477" t="s">
+        <v>9</v>
+      </c>
+      <c r="F477" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A478" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="B478" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="C478" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E478" t="s">
+        <v>9</v>
+      </c>
+      <c r="F478" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A479" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="B479" s="7" t="s">
         <v>977</v>
       </c>
-      <c r="B476" s="7" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="C479" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D479" s="3" t="s">
-        <v>1463</v>
+        <v>6</v>
       </c>
       <c r="E479" t="s">
         <v>9</v>
       </c>
       <c r="F479" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="480" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A480" s="8" t="s">
-        <v>1440</v>
+        <v>1453</v>
       </c>
       <c r="B480" s="7" t="s">
-        <v>1441</v>
+        <v>1454</v>
       </c>
       <c r="C480" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D480" s="3" t="s">
-        <v>1442</v>
+        <v>1455</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="481" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A481" s="8" t="s">
-        <v>1612</v>
+        <v>230</v>
       </c>
       <c r="B481" s="7" t="s">
-        <v>1617</v>
+        <v>234</v>
       </c>
       <c r="C481" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D481" s="3" t="s">
-        <v>6</v>
+        <v>233</v>
       </c>
       <c r="E481" t="s">
         <v>9</v>
       </c>
       <c r="F481" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="482" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A482" s="8" t="s">
-        <v>71</v>
+        <v>1459</v>
       </c>
       <c r="B482" s="7" t="s">
-        <v>72</v>
+        <v>1637</v>
       </c>
       <c r="C482" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D482" s="3" t="s">
-        <v>6</v>
+        <v>1458</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="483" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A483" s="8" t="s">
-        <v>1628</v>
+        <v>1435</v>
       </c>
       <c r="B483" s="7" t="s">
-        <v>1455</v>
+        <v>1436</v>
       </c>
       <c r="C483" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D483" s="3" t="s">
-        <v>6</v>
+        <v>1437</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A484" s="8" t="s">
-        <v>1613</v>
+        <v>1607</v>
       </c>
       <c r="B484" s="7" t="s">
-        <v>1618</v>
+        <v>1612</v>
       </c>
       <c r="C484" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D484" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E484" t="s">
         <v>9</v>
       </c>
       <c r="F484" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="485" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A485" s="8" t="s">
-        <v>805</v>
+        <v>71</v>
       </c>
       <c r="B485" s="7" t="s">
-        <v>806</v>
+        <v>72</v>
       </c>
       <c r="C485" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D485" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E485" t="s">
         <v>9</v>
       </c>
       <c r="F485" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="486" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A486" s="8" t="s">
-        <v>1163</v>
+        <v>1623</v>
       </c>
       <c r="B486" s="7" t="s">
-        <v>1164</v>
+        <v>1450</v>
       </c>
       <c r="C486" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D486" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E486" t="s">
         <v>9</v>
       </c>
       <c r="F486" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="487" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A487" s="8" t="s">
-        <v>1509</v>
+        <v>1608</v>
       </c>
       <c r="B487" s="7" t="s">
-        <v>1510</v>
+        <v>1613</v>
       </c>
       <c r="C487" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D487" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E487" t="s">
         <v>9</v>
       </c>
       <c r="F487" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="488" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A488" s="8" t="s">
-        <v>1171</v>
+        <v>801</v>
       </c>
       <c r="B488" s="7" t="s">
-        <v>1172</v>
+        <v>802</v>
       </c>
       <c r="C488" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D488" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E488" t="s">
         <v>9</v>
       </c>
       <c r="F488" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="489" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A489" s="8" t="s">
-        <v>1524</v>
+        <v>1158</v>
       </c>
       <c r="B489" s="7" t="s">
-        <v>1525</v>
+        <v>1159</v>
       </c>
       <c r="C489" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="490" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A490" s="8" t="s">
-        <v>1507</v>
+        <v>1504</v>
       </c>
       <c r="B490" s="7" t="s">
-        <v>1508</v>
+        <v>1505</v>
       </c>
       <c r="C490" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D490" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E490" t="s">
         <v>9</v>
       </c>
       <c r="F490" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="491" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A491" s="8" t="s">
-        <v>1476</v>
+        <v>1166</v>
       </c>
       <c r="B491" s="7" t="s">
-        <v>1477</v>
+        <v>1167</v>
       </c>
       <c r="C491" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D491" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E491" t="s">
         <v>9</v>
       </c>
       <c r="F491" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="492" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A492" s="8" t="s">
-        <v>1484</v>
+        <v>1519</v>
       </c>
       <c r="B492" s="7" t="s">
-        <v>1485</v>
+        <v>1520</v>
       </c>
       <c r="C492" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D492" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E492" t="s">
         <v>9</v>
       </c>
       <c r="F492" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="493" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A493" s="8" t="s">
-        <v>1438</v>
+        <v>1502</v>
       </c>
       <c r="B493" s="7" t="s">
-        <v>1439</v>
+        <v>1503</v>
       </c>
       <c r="C493" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D493" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="494" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A494" s="8" t="s">
-        <v>1473</v>
+        <v>1471</v>
       </c>
       <c r="B494" s="7" t="s">
-        <v>1474</v>
+        <v>1472</v>
       </c>
       <c r="C494" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D494" s="3" t="s">
-        <v>1475</v>
+        <v>6</v>
       </c>
       <c r="E494" t="s">
         <v>9</v>
       </c>
       <c r="F494" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="495" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A495" s="8" t="s">
-        <v>1501</v>
+        <v>1479</v>
       </c>
       <c r="B495" s="7" t="s">
-        <v>1502</v>
+        <v>1480</v>
       </c>
       <c r="C495" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D495" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E495" t="s">
         <v>9</v>
       </c>
       <c r="F495" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="496" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A496" s="8" t="s">
-        <v>1558</v>
+        <v>1433</v>
       </c>
       <c r="B496" s="7" t="s">
-        <v>1559</v>
+        <v>1434</v>
       </c>
       <c r="C496" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D496" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E496" s="3" t="s">
-        <v>1624</v>
+      <c r="E496" t="s">
+        <v>9</v>
       </c>
       <c r="F496" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="497" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A497" s="8" t="s">
-        <v>1456</v>
+        <v>1468</v>
       </c>
       <c r="B497" s="7" t="s">
-        <v>1457</v>
+        <v>1469</v>
       </c>
       <c r="C497" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D497" s="3" t="s">
-        <v>6</v>
+        <v>1470</v>
       </c>
       <c r="E497" t="s">
         <v>9</v>
       </c>
       <c r="F497" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="498" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A498" s="8" t="s">
-        <v>1470</v>
+        <v>1496</v>
       </c>
       <c r="B498" s="7" t="s">
-        <v>1471</v>
+        <v>1497</v>
       </c>
       <c r="C498" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D498" s="3" t="s">
-        <v>1472</v>
+        <v>6</v>
       </c>
       <c r="E498" t="s">
         <v>9</v>
       </c>
       <c r="F498" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="499" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A499" s="8" t="s">
-        <v>1503</v>
+        <v>1553</v>
       </c>
       <c r="B499" s="7" t="s">
-        <v>1505</v>
+        <v>1554</v>
       </c>
       <c r="C499" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D499" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E499" t="s">
-        <v>9</v>
+      <c r="E499" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F499" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="500" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A500" s="8" t="s">
-        <v>1504</v>
+        <v>1647</v>
       </c>
       <c r="B500" s="7" t="s">
-        <v>1506</v>
+        <v>1657</v>
       </c>
       <c r="C500" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D500" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E500" t="s">
+      <c r="E500" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F500" s="5" t="s">
-        <v>14</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="501" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A501" s="8" t="s">
-        <v>1513</v>
+        <v>1451</v>
       </c>
       <c r="B501" s="7" t="s">
-        <v>1514</v>
+        <v>1452</v>
       </c>
       <c r="C501" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D501" s="3" t="s">
-        <v>1515</v>
+        <v>6</v>
       </c>
       <c r="E501" t="s">
         <v>9</v>
       </c>
       <c r="F501" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="502" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A502" s="8" t="s">
-        <v>482</v>
+        <v>1465</v>
       </c>
       <c r="B502" s="7" t="s">
-        <v>483</v>
+        <v>1466</v>
       </c>
       <c r="C502" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D502" s="3" t="s">
-        <v>6</v>
+        <v>1467</v>
       </c>
       <c r="E502" t="s">
         <v>9</v>
       </c>
       <c r="F502" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A503" s="8" t="s">
-        <v>400</v>
+        <v>1498</v>
       </c>
       <c r="B503" s="7" t="s">
-        <v>401</v>
+        <v>1500</v>
       </c>
       <c r="C503" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D503" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E503" t="s">
         <v>9</v>
       </c>
       <c r="F503" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="504" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A504" s="8" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1499</v>
+      </c>
+      <c r="B504" s="7" t="s">
+        <v>1501</v>
       </c>
       <c r="C504" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D504" s="3" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="F504" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E504" t="s">
+        <v>9</v>
+      </c>
+      <c r="F504" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="505" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A505" s="8" t="s">
-        <v>27</v>
+        <v>1508</v>
       </c>
       <c r="B505" s="7" t="s">
-        <v>28</v>
+        <v>1509</v>
       </c>
       <c r="C505" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D505" s="3" t="s">
-        <v>29</v>
+        <v>1510</v>
       </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="506" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A506" s="8" t="s">
-        <v>3</v>
+        <v>478</v>
       </c>
       <c r="B506" s="7" t="s">
-        <v>30</v>
+        <v>479</v>
       </c>
       <c r="C506" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D506" s="3" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E506" t="s">
         <v>9</v>
       </c>
       <c r="F506" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="507" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A507" s="8" t="s">
-        <v>4</v>
+        <v>1648</v>
       </c>
       <c r="B507" s="7" t="s">
-        <v>32</v>
+        <v>1658</v>
       </c>
       <c r="C507" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D507" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E507" t="s">
         <v>9</v>
       </c>
       <c r="F507" s="5" t="s">
-        <v>14</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="508" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A508" s="8" t="s">
-        <v>7</v>
+        <v>396</v>
       </c>
       <c r="B508" s="7" t="s">
-        <v>37</v>
+        <v>397</v>
       </c>
       <c r="C508" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D508" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E508" t="s">
         <v>9</v>
       </c>
       <c r="F508" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="509" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A509" s="8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>2</v>
+      </c>
+      <c r="B509" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="C509" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D509" s="3" t="s">
-        <v>6</v>
-[...4 lines deleted...]
-      <c r="F509" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E509" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F509" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="510" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A510" s="8" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="B510" s="7" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="C510" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D510" s="3" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="511" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A511" s="8" t="s">
-        <v>855</v>
+        <v>3</v>
       </c>
       <c r="B511" s="7" t="s">
-        <v>856</v>
+        <v>30</v>
       </c>
       <c r="C511" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D511" s="3" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="E511" t="s">
         <v>9</v>
       </c>
       <c r="F511" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="512" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A512" s="8" t="s">
-        <v>336</v>
+        <v>4</v>
       </c>
       <c r="B512" s="7" t="s">
-        <v>337</v>
+        <v>32</v>
       </c>
       <c r="C512" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D512" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E512" s="3" t="s">
-        <v>338</v>
+      <c r="E512" t="s">
+        <v>9</v>
       </c>
       <c r="F512" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="513" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A513" s="8" t="s">
-        <v>715</v>
+        <v>7</v>
       </c>
       <c r="B513" s="7" t="s">
-        <v>716</v>
+        <v>37</v>
       </c>
       <c r="C513" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D513" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="514" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A514" s="8" t="s">
-        <v>699</v>
+        <v>34</v>
       </c>
       <c r="B514" s="7" t="s">
-        <v>700</v>
+        <v>33</v>
       </c>
       <c r="C514" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D514" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E514" t="s">
         <v>9</v>
       </c>
       <c r="F514" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="515" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A515" s="8" t="s">
-        <v>198</v>
+        <v>5</v>
       </c>
       <c r="B515" s="7" t="s">
-        <v>200</v>
+        <v>42</v>
       </c>
       <c r="C515" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D515" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E515" s="3" t="s">
-        <v>210</v>
+      <c r="E515" t="s">
+        <v>9</v>
       </c>
       <c r="F515" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A516" s="8" t="s">
-        <v>212</v>
+        <v>851</v>
       </c>
       <c r="B516" s="7" t="s">
-        <v>213</v>
+        <v>852</v>
       </c>
       <c r="C516" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D516" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="517" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A517" s="8" t="s">
-        <v>214</v>
+        <v>332</v>
       </c>
       <c r="B517" s="7" t="s">
-        <v>216</v>
+        <v>333</v>
       </c>
       <c r="C517" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D517" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E517" t="s">
-        <v>9</v>
+      <c r="E517" s="3" t="s">
+        <v>334</v>
       </c>
       <c r="F517" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="518" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A518" s="8" t="s">
-        <v>220</v>
+        <v>711</v>
       </c>
       <c r="B518" s="7" t="s">
-        <v>227</v>
+        <v>712</v>
       </c>
       <c r="C518" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D518" s="3" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>6</v>
+      </c>
+      <c r="E518" t="s">
+        <v>9</v>
       </c>
       <c r="F518" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="519" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A519" s="8" t="s">
-        <v>220</v>
+        <v>695</v>
       </c>
       <c r="B519" s="7" t="s">
-        <v>227</v>
+        <v>696</v>
       </c>
       <c r="C519" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D519" s="3" t="s">
-        <v>1566</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E519" t="s">
+        <v>9</v>
       </c>
       <c r="F519" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="520" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A520" s="8" t="s">
-        <v>126</v>
+        <v>196</v>
       </c>
       <c r="B520" s="7" t="s">
-        <v>127</v>
+        <v>198</v>
       </c>
       <c r="C520" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D520" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E520" t="s">
-        <v>9</v>
+      <c r="E520" s="3" t="s">
+        <v>208</v>
       </c>
       <c r="F520" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="521" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A521" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="B521" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C521" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D521" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E521" t="s">
+        <v>9</v>
+      </c>
+      <c r="F521" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A522" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B522" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C522" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D522" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E522" t="s">
+        <v>9</v>
+      </c>
+      <c r="F522" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A523" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="B523" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C523" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D523" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E523" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F523" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
+      <c r="A524" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="B524" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C524" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D524" s="3" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E524" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F524" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A525" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B525" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C525" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D525" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E525" t="s">
+        <v>9</v>
+      </c>
+      <c r="F525" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A526" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="B526" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="B521" s="7" t="s">
+      <c r="C526" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D526" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E526" t="s">
+        <v>9</v>
+      </c>
+      <c r="F526" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A527" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="C521" s="4" t="s">
-[...22 lines deleted...]
-      <c r="D522" s="3" t="s">
+      <c r="B527" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C527" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D527" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E527" t="s">
+        <v>9</v>
+      </c>
+      <c r="F527" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A528" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="B528" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="E522" t="s">
-[...47 lines deleted...]
-      <c r="A525" s="8" t="s">
+      <c r="C528" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D528" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E528" t="s">
+        <v>9</v>
+      </c>
+      <c r="F528" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A529" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="B529" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C529" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D529" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="E529" t="s">
+        <v>9</v>
+      </c>
+      <c r="F529" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+      <c r="A530" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="B530" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C530" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D530" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E530" s="3" t="s">
         <v>312</v>
-      </c>
-[...110 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F530" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="531" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A531" s="8" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B531" s="7" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="C531" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D531" s="3" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E531" t="s">
         <v>9</v>
       </c>
       <c r="F531" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="532" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A532" s="8" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B532" s="7" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="C532" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D532" s="3" t="s">
-        <v>6</v>
+        <v>315</v>
       </c>
       <c r="E532" t="s">
         <v>9</v>
       </c>
       <c r="F532" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="533" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A533" s="8" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B533" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C533" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D533" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="C533" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E533" t="s">
         <v>9</v>
       </c>
       <c r="F533" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="534" spans="1:6" ht="195" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A534" s="8" t="s">
-        <v>326</v>
+        <v>242</v>
       </c>
       <c r="B534" s="7" t="s">
-        <v>327</v>
+        <v>251</v>
       </c>
       <c r="C534" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D534" s="3" t="s">
-        <v>330</v>
+        <v>254</v>
       </c>
       <c r="E534" t="s">
         <v>9</v>
       </c>
       <c r="F534" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A535" s="8" t="s">
-        <v>219</v>
+        <v>316</v>
       </c>
       <c r="B535" s="7" t="s">
-        <v>217</v>
+        <v>318</v>
       </c>
       <c r="C535" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D535" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E535" t="s">
         <v>9</v>
       </c>
       <c r="F535" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="536" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A536" s="8" t="s">
-        <v>332</v>
+        <v>243</v>
       </c>
       <c r="B536" s="7" t="s">
-        <v>333</v>
+        <v>253</v>
       </c>
       <c r="C536" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D536" s="3" t="s">
-        <v>6</v>
+        <v>254</v>
       </c>
       <c r="E536" t="s">
         <v>9</v>
       </c>
       <c r="F536" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="537" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A537" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>317</v>
+      </c>
+      <c r="B537" s="7" t="s">
+        <v>319</v>
       </c>
       <c r="C537" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D537" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E537" t="s">
         <v>9</v>
       </c>
-      <c r="F537" s="10" t="s">
-[...3 lines deleted...]
-    <row r="538" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F537" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A538" s="8" t="s">
-        <v>683</v>
+        <v>244</v>
       </c>
       <c r="B538" s="7" t="s">
-        <v>684</v>
+        <v>252</v>
       </c>
       <c r="C538" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D538" s="3" t="s">
-        <v>6</v>
+        <v>254</v>
       </c>
       <c r="E538" t="s">
         <v>9</v>
       </c>
       <c r="F538" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="539" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:6" ht="195" x14ac:dyDescent="0.25">
       <c r="A539" s="8" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="B539" s="7" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="C539" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D539" s="3" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="E539" t="s">
         <v>9</v>
       </c>
       <c r="F539" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="540" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A540" s="8" t="s">
-        <v>334</v>
+        <v>217</v>
       </c>
       <c r="B540" s="7" t="s">
-        <v>335</v>
+        <v>215</v>
       </c>
       <c r="C540" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D540" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E540" t="s">
         <v>9</v>
       </c>
       <c r="F540" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="541" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A541" s="8" t="s">
-        <v>392</v>
+        <v>328</v>
       </c>
       <c r="B541" s="7" t="s">
-        <v>394</v>
+        <v>329</v>
       </c>
       <c r="C541" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D541" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E541" t="s">
         <v>9</v>
       </c>
       <c r="F541" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="542" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A542" s="8" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>23</v>
+      </c>
+      <c r="B542" s="9" t="s">
+        <v>24</v>
       </c>
       <c r="C542" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D542" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E542" t="s">
         <v>9</v>
       </c>
-      <c r="F542" s="5" t="s">
+      <c r="F542" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="543" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A543" s="8" t="s">
-        <v>385</v>
+        <v>679</v>
       </c>
       <c r="B543" s="7" t="s">
-        <v>389</v>
+        <v>680</v>
       </c>
       <c r="C543" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D543" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E543" t="s">
         <v>9</v>
       </c>
       <c r="F543" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="544" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A544" s="8" t="s">
-        <v>386</v>
+        <v>304</v>
       </c>
       <c r="B544" s="7" t="s">
-        <v>390</v>
+        <v>305</v>
       </c>
       <c r="C544" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D544" s="3" t="s">
-        <v>6</v>
+        <v>307</v>
       </c>
       <c r="E544" t="s">
         <v>9</v>
       </c>
       <c r="F544" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="545" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A545" s="8" t="s">
-        <v>387</v>
+        <v>330</v>
       </c>
       <c r="B545" s="7" t="s">
-        <v>391</v>
+        <v>331</v>
       </c>
       <c r="C545" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D545" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E545" t="s">
         <v>9</v>
       </c>
       <c r="F545" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="546" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A546" s="8" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B546" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C546" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D546" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E546" t="s">
         <v>9</v>
       </c>
       <c r="F546" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="547" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A547" s="8" t="s">
-        <v>310</v>
+        <v>380</v>
       </c>
       <c r="B547" s="7" t="s">
-        <v>311</v>
+        <v>384</v>
       </c>
       <c r="C547" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D547" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E547" t="s">
         <v>9</v>
       </c>
       <c r="F547" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="548" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A548" s="8" t="s">
-        <v>324</v>
+        <v>381</v>
       </c>
       <c r="B548" s="7" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="C548" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D548" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E548" t="s">
         <v>9</v>
       </c>
       <c r="F548" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A549" s="8" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="B549" s="7" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="C549" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D549" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E549" t="s">
         <v>9</v>
       </c>
       <c r="F549" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="550" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A550" s="8" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="B550" s="7" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C550" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D550" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E550" t="s">
         <v>9</v>
       </c>
       <c r="F550" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A551" s="8" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B551" s="7" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="C551" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D551" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E551" t="s">
         <v>9</v>
       </c>
       <c r="F551" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="552" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A552" s="8" t="s">
-        <v>404</v>
+        <v>308</v>
       </c>
       <c r="B552" s="7" t="s">
-        <v>405</v>
+        <v>309</v>
       </c>
       <c r="C552" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D552" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E552" s="3" t="s">
+      <c r="E552" t="s">
         <v>9</v>
       </c>
       <c r="F552" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="553" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A553" s="8" t="s">
-        <v>410</v>
+        <v>320</v>
       </c>
       <c r="B553" s="7" t="s">
-        <v>411</v>
+        <v>321</v>
       </c>
       <c r="C553" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D553" s="3" t="s">
-        <v>309</v>
+        <v>6</v>
       </c>
       <c r="E553" t="s">
         <v>9</v>
       </c>
       <c r="F553" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="554" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A554" s="8" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="B554" s="7" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
       <c r="C554" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D554" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E554" t="s">
         <v>9</v>
       </c>
       <c r="F554" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="555" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A555" s="8" t="s">
-        <v>414</v>
+        <v>392</v>
       </c>
       <c r="B555" s="7" t="s">
-        <v>415</v>
+        <v>393</v>
       </c>
       <c r="C555" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D555" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E555" t="s">
         <v>9</v>
       </c>
       <c r="F555" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="556" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A556" s="8" t="s">
-        <v>476</v>
+        <v>398</v>
       </c>
       <c r="B556" s="7" t="s">
-        <v>478</v>
+        <v>399</v>
       </c>
       <c r="C556" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D556" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E556" s="3" t="s">
-        <v>1633</v>
+      <c r="E556" t="s">
+        <v>9</v>
       </c>
       <c r="F556" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="557" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A557" s="8" t="s">
-        <v>477</v>
+        <v>400</v>
       </c>
       <c r="B557" s="7" t="s">
-        <v>479</v>
+        <v>401</v>
       </c>
       <c r="C557" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D557" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E557" s="3" t="s">
-        <v>1633</v>
+        <v>9</v>
       </c>
       <c r="F557" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="558" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A558" s="8" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>406</v>
+      </c>
+      <c r="B558" s="7" t="s">
+        <v>407</v>
       </c>
       <c r="C558" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D558" s="3" t="s">
-        <v>6</v>
+        <v>307</v>
       </c>
       <c r="E558" t="s">
         <v>9</v>
       </c>
       <c r="F558" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="559" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A559" s="8" t="s">
-        <v>495</v>
+        <v>408</v>
       </c>
       <c r="B559" s="7" t="s">
-        <v>496</v>
+        <v>409</v>
       </c>
       <c r="C559" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D559" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E559" t="s">
         <v>9</v>
       </c>
       <c r="F559" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="560" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A560" s="8" t="s">
-        <v>500</v>
+        <v>410</v>
       </c>
       <c r="B560" s="7" t="s">
-        <v>502</v>
+        <v>411</v>
       </c>
       <c r="C560" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D560" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E560" t="s">
         <v>9</v>
       </c>
       <c r="F560" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="561" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A561" s="8" t="s">
-        <v>506</v>
+        <v>472</v>
       </c>
       <c r="B561" s="7" t="s">
-        <v>507</v>
+        <v>474</v>
       </c>
       <c r="C561" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D561" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E561" t="s">
-        <v>9</v>
+      <c r="E561" s="3" t="s">
+        <v>1628</v>
       </c>
       <c r="F561" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="562" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A562" s="8" t="s">
-        <v>508</v>
+        <v>473</v>
       </c>
       <c r="B562" s="7" t="s">
-        <v>509</v>
+        <v>475</v>
       </c>
       <c r="C562" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D562" s="3" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E562" s="3" t="s">
+        <v>1628</v>
       </c>
       <c r="F562" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="563" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A563" s="8" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>488</v>
+      </c>
+      <c r="B563" t="s">
+        <v>490</v>
       </c>
       <c r="C563" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D563" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E563" s="3" t="s">
-        <v>549</v>
+      <c r="E563" t="s">
+        <v>9</v>
       </c>
       <c r="F563" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="564" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A564" s="8" t="s">
-        <v>514</v>
+        <v>491</v>
       </c>
       <c r="B564" s="7" t="s">
-        <v>515</v>
+        <v>492</v>
       </c>
       <c r="C564" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D564" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E564" t="s">
         <v>9</v>
       </c>
       <c r="F564" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="565" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A565" s="8" t="s">
-        <v>542</v>
+        <v>496</v>
       </c>
       <c r="B565" s="7" t="s">
-        <v>544</v>
+        <v>498</v>
       </c>
       <c r="C565" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D565" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E565" s="3" t="s">
-        <v>1634</v>
+      <c r="E565" t="s">
+        <v>9</v>
       </c>
       <c r="F565" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="566" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A566" s="8" t="s">
-        <v>545</v>
+        <v>502</v>
       </c>
       <c r="B566" s="7" t="s">
-        <v>546</v>
+        <v>503</v>
       </c>
       <c r="C566" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D566" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E566" t="s">
         <v>9</v>
       </c>
       <c r="F566" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="567" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A567" s="8" t="s">
-        <v>541</v>
+        <v>504</v>
       </c>
       <c r="B567" s="7" t="s">
-        <v>543</v>
+        <v>505</v>
       </c>
       <c r="C567" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D567" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1634</v>
+        <v>506</v>
+      </c>
+      <c r="E567" t="s">
+        <v>9</v>
       </c>
       <c r="F567" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="568" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A568" s="8" t="s">
-        <v>1486</v>
+        <v>1649</v>
       </c>
       <c r="B568" s="7" t="s">
-        <v>1487</v>
+        <v>1650</v>
       </c>
       <c r="C568" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D568" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E568" t="s">
         <v>9</v>
       </c>
       <c r="F568" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A569" s="8" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="B569" s="7" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="C569" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D569" s="3" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E569" s="3" t="s">
+        <v>545</v>
       </c>
       <c r="F569" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="570" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A570" s="8" t="s">
-        <v>691</v>
+        <v>510</v>
       </c>
       <c r="B570" s="7" t="s">
-        <v>692</v>
+        <v>511</v>
       </c>
       <c r="C570" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D570" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E570" t="s">
         <v>9</v>
       </c>
       <c r="F570" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="571" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A571" s="8" t="s">
-        <v>587</v>
+        <v>538</v>
       </c>
       <c r="B571" s="7" t="s">
-        <v>589</v>
+        <v>540</v>
       </c>
       <c r="C571" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D571" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E571" t="s">
-        <v>9</v>
+      <c r="E571" s="3" t="s">
+        <v>1629</v>
       </c>
       <c r="F571" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="572" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A572" s="8" t="s">
-        <v>574</v>
+        <v>541</v>
       </c>
       <c r="B572" s="7" t="s">
-        <v>576</v>
+        <v>542</v>
       </c>
       <c r="C572" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D572" s="3" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>6</v>
+      </c>
+      <c r="E572" t="s">
+        <v>9</v>
       </c>
       <c r="F572" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="573" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A573" s="8" t="s">
-        <v>593</v>
+        <v>537</v>
       </c>
       <c r="B573" s="7" t="s">
-        <v>594</v>
+        <v>539</v>
       </c>
       <c r="C573" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D573" s="3" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E573" s="3" t="s">
+        <v>1629</v>
       </c>
       <c r="F573" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A574" s="8" t="s">
-        <v>564</v>
+        <v>1481</v>
       </c>
       <c r="B574" s="7" t="s">
-        <v>565</v>
+        <v>1482</v>
       </c>
       <c r="C574" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D574" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E574" t="s">
         <v>9</v>
       </c>
       <c r="F574" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="575" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A575" s="8" t="s">
-        <v>1133</v>
+        <v>546</v>
       </c>
       <c r="B575" s="7" t="s">
-        <v>1134</v>
+        <v>547</v>
       </c>
       <c r="C575" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D575" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1632</v>
+        <v>548</v>
+      </c>
+      <c r="E575" t="s">
+        <v>9</v>
       </c>
       <c r="F575" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="576" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A576" s="8" t="s">
-        <v>487</v>
+        <v>687</v>
       </c>
       <c r="B576" s="7" t="s">
-        <v>491</v>
+        <v>688</v>
       </c>
       <c r="C576" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D576" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E576" t="s">
         <v>9</v>
       </c>
       <c r="F576" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="577" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A577" s="8" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
       <c r="B577" s="7" t="s">
-        <v>608</v>
+        <v>585</v>
       </c>
       <c r="C577" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D577" s="3" t="s">
-        <v>309</v>
+        <v>6</v>
       </c>
       <c r="E577" t="s">
         <v>9</v>
       </c>
       <c r="F577" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="578" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A578" s="8" t="s">
-        <v>609</v>
+        <v>570</v>
       </c>
       <c r="B578" s="7" t="s">
-        <v>611</v>
+        <v>572</v>
       </c>
       <c r="C578" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D578" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>575</v>
+      </c>
+      <c r="E578" s="3" t="s">
+        <v>576</v>
       </c>
       <c r="F578" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="579" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A579" s="8" t="s">
-        <v>621</v>
+        <v>589</v>
       </c>
       <c r="B579" s="7" t="s">
-        <v>625</v>
+        <v>590</v>
       </c>
       <c r="C579" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D579" s="3" t="s">
-        <v>6</v>
+        <v>506</v>
       </c>
       <c r="E579" t="s">
         <v>9</v>
       </c>
       <c r="F579" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A580" s="8" t="s">
-        <v>1490</v>
+        <v>560</v>
       </c>
       <c r="B580" s="7" t="s">
-        <v>1492</v>
+        <v>561</v>
       </c>
       <c r="C580" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D580" s="3" t="s">
-        <v>309</v>
+        <v>6</v>
       </c>
       <c r="E580" t="s">
         <v>9</v>
       </c>
       <c r="F580" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="581" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A581" s="8" t="s">
-        <v>1491</v>
+        <v>1128</v>
       </c>
       <c r="B581" s="7" t="s">
-        <v>1493</v>
+        <v>1129</v>
       </c>
       <c r="C581" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D581" s="3" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E581" s="3" t="s">
+        <v>1627</v>
       </c>
       <c r="F581" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="582" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A582" s="8" t="s">
-        <v>591</v>
+        <v>483</v>
       </c>
       <c r="B582" s="7" t="s">
-        <v>592</v>
+        <v>487</v>
       </c>
       <c r="C582" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D582" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E582" t="s">
         <v>9</v>
       </c>
       <c r="F582" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="583" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A583" s="8" t="s">
-        <v>571</v>
+        <v>601</v>
       </c>
       <c r="B583" s="7" t="s">
-        <v>572</v>
+        <v>604</v>
       </c>
       <c r="C583" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D583" s="3" t="s">
-        <v>6</v>
+        <v>307</v>
       </c>
       <c r="E583" t="s">
         <v>9</v>
       </c>
       <c r="F583" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="584" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A584" s="8" t="s">
-        <v>568</v>
+        <v>605</v>
       </c>
       <c r="B584" s="7" t="s">
-        <v>570</v>
+        <v>607</v>
       </c>
       <c r="C584" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D584" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E584" t="s">
         <v>9</v>
       </c>
       <c r="F584" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="585" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A585" s="8" t="s">
-        <v>678</v>
+        <v>617</v>
       </c>
       <c r="B585" s="7" t="s">
-        <v>679</v>
+        <v>621</v>
       </c>
       <c r="C585" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D585" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E585" t="s">
         <v>9</v>
       </c>
       <c r="F585" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="586" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A586" s="8" t="s">
-        <v>677</v>
+        <v>1485</v>
       </c>
       <c r="B586" s="7" t="s">
-        <v>680</v>
+        <v>1487</v>
       </c>
       <c r="C586" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D586" s="3" t="s">
-        <v>6</v>
+        <v>307</v>
       </c>
       <c r="E586" t="s">
         <v>9</v>
       </c>
       <c r="F586" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="587" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A587" s="8" t="s">
-        <v>675</v>
+        <v>1486</v>
       </c>
       <c r="B587" s="7" t="s">
-        <v>676</v>
+        <v>1488</v>
       </c>
       <c r="C587" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D587" s="3" t="s">
-        <v>6</v>
+        <v>1489</v>
       </c>
       <c r="E587" t="s">
         <v>9</v>
       </c>
       <c r="F587" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="588" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A588" s="8" t="s">
-        <v>1191</v>
+        <v>587</v>
       </c>
       <c r="B588" s="7" t="s">
-        <v>1192</v>
+        <v>588</v>
       </c>
       <c r="C588" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D588" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E588" t="s">
         <v>9</v>
       </c>
       <c r="F588" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="589" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A589" s="8" t="s">
-        <v>681</v>
+        <v>567</v>
       </c>
       <c r="B589" s="7" t="s">
-        <v>682</v>
+        <v>568</v>
       </c>
       <c r="C589" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D589" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E589" t="s">
         <v>9</v>
       </c>
       <c r="F589" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="590" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A590" s="8" t="s">
-        <v>681</v>
+        <v>564</v>
       </c>
       <c r="B590" s="7" t="s">
-        <v>682</v>
+        <v>566</v>
       </c>
       <c r="C590" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D590" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E590" t="s">
         <v>9</v>
       </c>
       <c r="F590" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="591" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A591" s="8" t="s">
-        <v>706</v>
+        <v>674</v>
       </c>
       <c r="B591" s="7" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="C591" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D591" s="3" t="s">
-        <v>708</v>
+        <v>6</v>
       </c>
       <c r="E591" t="s">
         <v>9</v>
       </c>
       <c r="F591" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="592" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A592" s="8" t="s">
-        <v>727</v>
+        <v>673</v>
       </c>
       <c r="B592" s="7" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="C592" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D592" s="3" t="s">
-        <v>729</v>
+        <v>6</v>
       </c>
       <c r="E592" t="s">
         <v>9</v>
       </c>
       <c r="F592" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="593" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A593" s="8" t="s">
-        <v>732</v>
+        <v>671</v>
       </c>
       <c r="B593" s="7" t="s">
-        <v>733</v>
+        <v>672</v>
       </c>
       <c r="C593" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D593" s="3" t="s">
-        <v>734</v>
+        <v>6</v>
       </c>
       <c r="E593" t="s">
         <v>9</v>
       </c>
       <c r="F593" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="594" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A594" s="8" t="s">
-        <v>739</v>
+        <v>1186</v>
       </c>
       <c r="B594" s="7" t="s">
-        <v>740</v>
+        <v>1187</v>
       </c>
       <c r="C594" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D594" s="3" t="s">
-        <v>741</v>
+        <v>6</v>
       </c>
       <c r="E594" t="s">
         <v>9</v>
       </c>
       <c r="F594" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="595" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A595" s="8" t="s">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="B595" s="7" t="s">
-        <v>731</v>
+        <v>678</v>
       </c>
       <c r="C595" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D595" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E595" s="3" t="s">
-        <v>1636</v>
+      <c r="E595" t="s">
+        <v>9</v>
       </c>
       <c r="F595" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="8" t="s">
-        <v>848</v>
+        <v>677</v>
       </c>
       <c r="B596" s="7" t="s">
-        <v>849</v>
+        <v>678</v>
       </c>
       <c r="C596" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D596" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E596" t="s">
         <v>9</v>
       </c>
       <c r="F596" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="597" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A597" s="8" t="s">
-        <v>746</v>
+        <v>702</v>
       </c>
       <c r="B597" s="7" t="s">
-        <v>747</v>
+        <v>703</v>
       </c>
       <c r="C597" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D597" s="3" t="s">
-        <v>6</v>
+        <v>704</v>
       </c>
       <c r="E597" t="s">
         <v>9</v>
       </c>
       <c r="F597" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="598" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A598" s="8" t="s">
-        <v>480</v>
+        <v>723</v>
       </c>
       <c r="B598" s="7" t="s">
-        <v>481</v>
+        <v>724</v>
       </c>
       <c r="C598" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D598" s="3" t="s">
-        <v>6</v>
+        <v>725</v>
       </c>
       <c r="E598" t="s">
         <v>9</v>
       </c>
       <c r="F598" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="599" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A599" s="8" t="s">
-        <v>886</v>
+        <v>728</v>
       </c>
       <c r="B599" s="7" t="s">
-        <v>887</v>
+        <v>729</v>
       </c>
       <c r="C599" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D599" s="3" t="s">
-        <v>6</v>
+        <v>730</v>
       </c>
       <c r="E599" t="s">
         <v>9</v>
       </c>
       <c r="F599" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="600" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A600" s="8" t="s">
-        <v>857</v>
+        <v>735</v>
       </c>
       <c r="B600" s="7" t="s">
-        <v>858</v>
+        <v>736</v>
       </c>
       <c r="C600" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D600" s="3" t="s">
-        <v>859</v>
+        <v>737</v>
       </c>
       <c r="E600" t="s">
         <v>9</v>
       </c>
       <c r="F600" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="601" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A601" s="8" t="s">
-        <v>930</v>
+        <v>726</v>
       </c>
       <c r="B601" s="7" t="s">
-        <v>931</v>
+        <v>727</v>
       </c>
       <c r="C601" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D601" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E601" t="s">
-        <v>9</v>
+      <c r="E601" s="3" t="s">
+        <v>1631</v>
       </c>
       <c r="F601" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="602" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A602" s="8" t="s">
-        <v>685</v>
+        <v>844</v>
       </c>
       <c r="B602" s="7" t="s">
-        <v>687</v>
+        <v>845</v>
       </c>
       <c r="C602" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D602" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E602" t="s">
         <v>9</v>
       </c>
       <c r="F602" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="603" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A603" s="8" t="s">
-        <v>686</v>
+        <v>742</v>
       </c>
       <c r="B603" s="7" t="s">
-        <v>688</v>
+        <v>743</v>
       </c>
       <c r="C603" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D603" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E603" t="s">
         <v>9</v>
       </c>
       <c r="F603" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="604" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A604" s="8" t="s">
-        <v>725</v>
+        <v>476</v>
       </c>
       <c r="B604" s="7" t="s">
-        <v>726</v>
+        <v>477</v>
       </c>
       <c r="C604" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D604" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E604" t="s">
         <v>9</v>
       </c>
       <c r="F604" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="605" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A605" s="8" t="s">
-        <v>553</v>
+        <v>882</v>
       </c>
       <c r="B605" s="7" t="s">
-        <v>554</v>
+        <v>883</v>
       </c>
       <c r="C605" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D605" s="3" t="s">
-        <v>505</v>
+        <v>6</v>
       </c>
       <c r="E605" t="s">
         <v>9</v>
       </c>
       <c r="F605" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="606" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A606" s="8" t="s">
-        <v>709</v>
+        <v>853</v>
       </c>
       <c r="B606" s="7" t="s">
-        <v>710</v>
+        <v>854</v>
       </c>
       <c r="C606" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D606" s="3" t="s">
-        <v>6</v>
+        <v>855</v>
       </c>
       <c r="E606" t="s">
         <v>9</v>
       </c>
       <c r="F606" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="607" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A607" s="8" t="s">
-        <v>748</v>
+        <v>926</v>
       </c>
       <c r="B607" s="7" t="s">
-        <v>751</v>
+        <v>927</v>
       </c>
       <c r="C607" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D607" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E607" t="s">
         <v>9</v>
       </c>
       <c r="F607" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="608" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A608" s="8" t="s">
-        <v>689</v>
+        <v>1651</v>
       </c>
       <c r="B608" s="7" t="s">
-        <v>690</v>
+        <v>1653</v>
       </c>
       <c r="C608" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D608" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E608" t="s">
         <v>9</v>
       </c>
       <c r="F608" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A609" s="8" t="s">
-        <v>689</v>
+        <v>1652</v>
       </c>
       <c r="B609" s="7" t="s">
-        <v>690</v>
+        <v>1659</v>
       </c>
       <c r="C609" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D609" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E609" s="3" t="s">
-        <v>1635</v>
+      <c r="E609" t="s">
+        <v>9</v>
       </c>
       <c r="F609" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="610" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A610" s="8" t="s">
-        <v>759</v>
+        <v>681</v>
       </c>
       <c r="B610" s="7" t="s">
-        <v>766</v>
+        <v>683</v>
       </c>
       <c r="C610" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D610" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E610" t="s">
         <v>9</v>
       </c>
       <c r="F610" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="611" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A611" s="8" t="s">
-        <v>703</v>
+        <v>682</v>
       </c>
       <c r="B611" s="7" t="s">
-        <v>704</v>
+        <v>684</v>
       </c>
       <c r="C611" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D611" s="3" t="s">
-        <v>705</v>
+        <v>6</v>
       </c>
       <c r="E611" t="s">
         <v>9</v>
       </c>
       <c r="F611" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="612" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A612" s="8" t="s">
-        <v>760</v>
+        <v>721</v>
       </c>
       <c r="B612" s="7" t="s">
-        <v>767</v>
+        <v>722</v>
       </c>
       <c r="C612" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D612" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E612" t="s">
         <v>9</v>
       </c>
       <c r="F612" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="613" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A613" s="8" t="s">
-        <v>761</v>
+        <v>549</v>
       </c>
       <c r="B613" s="7" t="s">
-        <v>768</v>
+        <v>550</v>
       </c>
       <c r="C613" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D613" s="3" t="s">
-        <v>6</v>
+        <v>501</v>
       </c>
       <c r="E613" t="s">
         <v>9</v>
       </c>
       <c r="F613" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="614" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A614" s="8" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="B614" s="7" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="C614" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D614" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E614" t="s">
         <v>9</v>
       </c>
       <c r="F614" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="615" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A615" s="8" t="s">
-        <v>711</v>
+        <v>744</v>
       </c>
       <c r="B615" s="7" t="s">
-        <v>712</v>
+        <v>747</v>
       </c>
       <c r="C615" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D615" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E615" t="s">
         <v>9</v>
       </c>
       <c r="F615" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="616" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A616" s="8" t="s">
-        <v>720</v>
+        <v>685</v>
       </c>
       <c r="B616" s="7" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
       <c r="C616" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D616" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E616" t="s">
         <v>9</v>
       </c>
       <c r="F616" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="617" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A617" s="8" t="s">
-        <v>722</v>
+        <v>685</v>
       </c>
       <c r="B617" s="7" t="s">
-        <v>723</v>
+        <v>686</v>
       </c>
       <c r="C617" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D617" s="3" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E617" s="3" t="s">
+        <v>1630</v>
       </c>
       <c r="F617" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="618" spans="1:6" ht="255" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A618" s="8" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="B618" s="7" t="s">
-        <v>736</v>
+        <v>762</v>
       </c>
       <c r="C618" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D618" s="3" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>6</v>
+      </c>
+      <c r="E618" t="s">
+        <v>9</v>
       </c>
       <c r="F618" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="619" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A619" s="8" t="s">
-        <v>749</v>
+        <v>699</v>
       </c>
       <c r="B619" s="7" t="s">
-        <v>752</v>
+        <v>700</v>
       </c>
       <c r="C619" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D619" s="3" t="s">
-        <v>6</v>
+        <v>701</v>
       </c>
       <c r="E619" t="s">
         <v>9</v>
       </c>
       <c r="F619" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="620" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A620" s="8" t="s">
         <v>756</v>
       </c>
       <c r="B620" s="7" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C620" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D620" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E620" t="s">
         <v>9</v>
       </c>
       <c r="F620" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="621" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A621" s="8" t="s">
-        <v>778</v>
+        <v>757</v>
       </c>
       <c r="B621" s="7" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="C621" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D621" s="3" t="s">
-        <v>510</v>
+        <v>6</v>
       </c>
       <c r="E621" t="s">
         <v>9</v>
       </c>
       <c r="F621" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="622" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A622" s="8" t="s">
-        <v>790</v>
+        <v>709</v>
       </c>
       <c r="B622" s="7" t="s">
-        <v>793</v>
+        <v>710</v>
       </c>
       <c r="C622" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D622" s="3" t="s">
-        <v>792</v>
+        <v>6</v>
       </c>
       <c r="E622" t="s">
         <v>9</v>
       </c>
       <c r="F622" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="623" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A623" s="8" t="s">
-        <v>794</v>
+        <v>707</v>
       </c>
       <c r="B623" s="7" t="s">
-        <v>796</v>
+        <v>708</v>
       </c>
       <c r="C623" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D623" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E623" t="s">
         <v>9</v>
       </c>
       <c r="F623" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="624" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A624" s="8" t="s">
-        <v>786</v>
+        <v>716</v>
       </c>
       <c r="B624" s="7" t="s">
-        <v>787</v>
+        <v>717</v>
       </c>
       <c r="C624" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D624" s="3" t="s">
-        <v>505</v>
+        <v>6</v>
       </c>
       <c r="E624" t="s">
         <v>9</v>
       </c>
       <c r="F624" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="625" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A625" s="8" t="s">
-        <v>820</v>
+        <v>718</v>
       </c>
       <c r="B625" s="7" t="s">
-        <v>821</v>
+        <v>719</v>
       </c>
       <c r="C625" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D625" s="3" t="s">
-        <v>6</v>
+        <v>720</v>
       </c>
       <c r="E625" t="s">
         <v>9</v>
       </c>
       <c r="F625" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="626" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:6" ht="255" x14ac:dyDescent="0.25">
       <c r="A626" s="8" t="s">
-        <v>810</v>
+        <v>731</v>
       </c>
       <c r="B626" s="7" t="s">
-        <v>811</v>
+        <v>732</v>
       </c>
       <c r="C626" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D626" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>733</v>
+      </c>
+      <c r="E626" s="3" t="s">
+        <v>734</v>
       </c>
       <c r="F626" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="627" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A627" s="8" t="s">
-        <v>810</v>
+        <v>745</v>
       </c>
       <c r="B627" s="7" t="s">
-        <v>811</v>
+        <v>748</v>
       </c>
       <c r="C627" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D627" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E627" t="s">
         <v>9</v>
       </c>
       <c r="F627" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="628" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A628" s="8" t="s">
-        <v>697</v>
+        <v>752</v>
       </c>
       <c r="B628" s="7" t="s">
-        <v>698</v>
+        <v>758</v>
       </c>
       <c r="C628" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D628" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E628" t="s">
         <v>9</v>
       </c>
       <c r="F628" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="629" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A629" s="8" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="B629" s="7" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="C629" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D629" s="3" t="s">
-        <v>6</v>
+        <v>506</v>
       </c>
       <c r="E629" t="s">
         <v>9</v>
       </c>
       <c r="F629" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="630" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A630" s="8" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="B630" s="7" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="C630" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D630" s="3" t="s">
-        <v>6</v>
+        <v>788</v>
       </c>
       <c r="E630" t="s">
         <v>9</v>
       </c>
       <c r="F630" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="631" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A631" s="8" t="s">
-        <v>835</v>
+        <v>790</v>
       </c>
       <c r="B631" s="7" t="s">
-        <v>836</v>
+        <v>792</v>
       </c>
       <c r="C631" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D631" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E631" t="s">
         <v>9</v>
       </c>
       <c r="F631" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="632" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A632" s="8" t="s">
-        <v>830</v>
+        <v>782</v>
       </c>
       <c r="B632" s="7" t="s">
-        <v>831</v>
+        <v>783</v>
       </c>
       <c r="C632" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D632" s="3" t="s">
-        <v>6</v>
+        <v>501</v>
       </c>
       <c r="E632" t="s">
         <v>9</v>
       </c>
       <c r="F632" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="633" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A633" s="8" t="s">
-        <v>827</v>
+        <v>816</v>
       </c>
       <c r="B633" s="7" t="s">
-        <v>828</v>
+        <v>817</v>
       </c>
       <c r="C633" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D633" s="3" t="s">
-        <v>829</v>
+        <v>6</v>
       </c>
       <c r="E633" t="s">
         <v>9</v>
       </c>
       <c r="F633" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="634" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A634" s="8" t="s">
-        <v>503</v>
+        <v>806</v>
       </c>
       <c r="B634" s="7" t="s">
-        <v>504</v>
+        <v>807</v>
       </c>
       <c r="C634" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D634" s="3" t="s">
-        <v>505</v>
+        <v>6</v>
       </c>
       <c r="E634" t="s">
         <v>9</v>
       </c>
       <c r="F634" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="635" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A635" s="8" t="s">
-        <v>769</v>
+        <v>806</v>
       </c>
       <c r="B635" s="7" t="s">
-        <v>775</v>
+        <v>807</v>
       </c>
       <c r="C635" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D635" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E635" t="s">
         <v>9</v>
       </c>
       <c r="F635" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="636" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A636" s="8" t="s">
-        <v>770</v>
+        <v>693</v>
       </c>
       <c r="B636" s="7" t="s">
-        <v>774</v>
+        <v>694</v>
       </c>
       <c r="C636" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D636" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E636" t="s">
         <v>9</v>
       </c>
       <c r="F636" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="637" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A637" s="8" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="B637" s="7" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="C637" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D637" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E637" t="s">
         <v>9</v>
       </c>
       <c r="F637" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="638" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A638" s="8" t="s">
-        <v>850</v>
+        <v>778</v>
       </c>
       <c r="B638" s="7" t="s">
-        <v>851</v>
+        <v>779</v>
       </c>
       <c r="C638" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D638" s="3" t="s">
-        <v>852</v>
+        <v>6</v>
       </c>
       <c r="E638" t="s">
         <v>9</v>
       </c>
       <c r="F638" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="639" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A639" s="8" t="s">
-        <v>863</v>
+        <v>831</v>
       </c>
       <c r="B639" s="7" t="s">
-        <v>864</v>
+        <v>832</v>
       </c>
       <c r="C639" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D639" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E639" t="s">
         <v>9</v>
       </c>
       <c r="F639" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="640" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A640" s="8" t="s">
-        <v>865</v>
+        <v>826</v>
       </c>
       <c r="B640" s="7" t="s">
-        <v>867</v>
+        <v>827</v>
       </c>
       <c r="C640" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D640" s="3" t="s">
-        <v>868</v>
+        <v>6</v>
       </c>
       <c r="E640" t="s">
         <v>9</v>
       </c>
       <c r="F640" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="641" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A641" s="8" t="s">
-        <v>884</v>
+        <v>823</v>
       </c>
       <c r="B641" s="7" t="s">
-        <v>885</v>
+        <v>824</v>
       </c>
       <c r="C641" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D641" s="3" t="s">
-        <v>6</v>
+        <v>825</v>
       </c>
       <c r="E641" t="s">
         <v>9</v>
       </c>
       <c r="F641" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="642" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A642" s="8" t="s">
-        <v>869</v>
+        <v>499</v>
       </c>
       <c r="B642" s="7" t="s">
-        <v>875</v>
+        <v>500</v>
       </c>
       <c r="C642" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D642" s="3" t="s">
-        <v>873</v>
+        <v>501</v>
       </c>
       <c r="E642" t="s">
         <v>9</v>
       </c>
       <c r="F642" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="643" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A643" s="8" t="s">
-        <v>839</v>
+        <v>765</v>
       </c>
       <c r="B643" s="7" t="s">
-        <v>840</v>
+        <v>771</v>
       </c>
       <c r="C643" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D643" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E643" t="s">
         <v>9</v>
       </c>
       <c r="F643" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A644" s="8" t="s">
-        <v>469</v>
+        <v>766</v>
       </c>
       <c r="B644" s="7" t="s">
-        <v>472</v>
+        <v>770</v>
       </c>
       <c r="C644" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D644" s="3" t="s">
-        <v>471</v>
+        <v>6</v>
       </c>
       <c r="E644" t="s">
         <v>9</v>
       </c>
       <c r="F644" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A645" s="8" t="s">
-        <v>1408</v>
+        <v>746</v>
       </c>
       <c r="B645" s="7" t="s">
-        <v>1410</v>
+        <v>749</v>
       </c>
       <c r="C645" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D645" s="3" t="s">
-        <v>471</v>
+        <v>6</v>
       </c>
       <c r="E645" t="s">
         <v>9</v>
       </c>
       <c r="F645" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="646" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A646" s="8" t="s">
-        <v>470</v>
+        <v>846</v>
       </c>
       <c r="B646" s="7" t="s">
-        <v>473</v>
+        <v>847</v>
       </c>
       <c r="C646" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D646" s="3" t="s">
-        <v>471</v>
+        <v>848</v>
       </c>
       <c r="E646" t="s">
         <v>9</v>
       </c>
       <c r="F646" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="647" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A647" s="8" t="s">
-        <v>877</v>
+        <v>859</v>
       </c>
       <c r="B647" s="7" t="s">
-        <v>870</v>
+        <v>860</v>
       </c>
       <c r="C647" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D647" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E647" t="s">
         <v>9</v>
       </c>
       <c r="F647" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="648" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A648" s="8" t="s">
-        <v>878</v>
+        <v>861</v>
       </c>
       <c r="B648" s="7" t="s">
-        <v>879</v>
+        <v>863</v>
       </c>
       <c r="C648" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D648" s="3" t="s">
-        <v>6</v>
+        <v>864</v>
       </c>
       <c r="E648" t="s">
         <v>9</v>
       </c>
       <c r="F648" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="649" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A649" s="8" t="s">
-        <v>798</v>
+        <v>880</v>
       </c>
       <c r="B649" s="7" t="s">
-        <v>800</v>
+        <v>881</v>
       </c>
       <c r="C649" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D649" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E649" t="s">
         <v>9</v>
       </c>
       <c r="F649" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="650" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A650" s="8" t="s">
-        <v>918</v>
+        <v>865</v>
       </c>
       <c r="B650" s="7" t="s">
-        <v>919</v>
+        <v>871</v>
       </c>
       <c r="C650" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D650" s="3" t="s">
-        <v>6</v>
+        <v>869</v>
       </c>
       <c r="E650" t="s">
         <v>9</v>
       </c>
       <c r="F650" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="651" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A651" s="8" t="s">
-        <v>701</v>
+        <v>835</v>
       </c>
       <c r="B651" s="7" t="s">
-        <v>702</v>
+        <v>836</v>
       </c>
       <c r="C651" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D651" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E651" t="s">
         <v>9</v>
       </c>
       <c r="F651" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="652" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A652" s="8" t="s">
-        <v>846</v>
+        <v>465</v>
       </c>
       <c r="B652" s="7" t="s">
-        <v>847</v>
+        <v>468</v>
       </c>
       <c r="C652" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D652" s="3" t="s">
-        <v>6</v>
+        <v>467</v>
       </c>
       <c r="E652" t="s">
         <v>9</v>
       </c>
       <c r="F652" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="653" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A653" s="8" t="s">
-        <v>693</v>
+        <v>1403</v>
       </c>
       <c r="B653" s="7" t="s">
-        <v>694</v>
+        <v>1405</v>
       </c>
       <c r="C653" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D653" s="3" t="s">
-        <v>6</v>
+        <v>467</v>
       </c>
       <c r="E653" t="s">
         <v>9</v>
       </c>
       <c r="F653" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="654" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A654" s="8" t="s">
-        <v>888</v>
+        <v>466</v>
       </c>
       <c r="B654" s="7" t="s">
-        <v>889</v>
+        <v>469</v>
       </c>
       <c r="C654" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D654" s="3" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>467</v>
+      </c>
+      <c r="E654" t="s">
+        <v>9</v>
       </c>
       <c r="F654" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="655" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A655" s="8" t="s">
-        <v>894</v>
+        <v>873</v>
       </c>
       <c r="B655" s="7" t="s">
-        <v>895</v>
+        <v>866</v>
       </c>
       <c r="C655" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D655" s="3" t="s">
-        <v>896</v>
+        <v>6</v>
       </c>
       <c r="E655" t="s">
         <v>9</v>
       </c>
       <c r="F655" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="656" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A656" s="8" t="s">
-        <v>671</v>
+        <v>874</v>
       </c>
       <c r="B656" s="7" t="s">
-        <v>672</v>
+        <v>875</v>
       </c>
       <c r="C656" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D656" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E656" t="s">
         <v>9</v>
       </c>
       <c r="F656" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="657" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A657" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>794</v>
+      </c>
+      <c r="B657" s="7" t="s">
+        <v>796</v>
       </c>
       <c r="C657" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D657" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E657" t="s">
         <v>9</v>
       </c>
-      <c r="F657" s="10" t="s">
-[...3 lines deleted...]
-    <row r="658" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="F657" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A658" s="8" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="B658" s="7" t="s">
-        <v>901</v>
+        <v>915</v>
       </c>
       <c r="C658" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D658" s="3" t="s">
-        <v>905</v>
+        <v>6</v>
       </c>
       <c r="E658" t="s">
         <v>9</v>
       </c>
       <c r="F658" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="659" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A659" s="8" t="s">
-        <v>916</v>
+        <v>697</v>
       </c>
       <c r="B659" s="7" t="s">
-        <v>917</v>
+        <v>698</v>
       </c>
       <c r="C659" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D659" s="3" t="s">
-        <v>913</v>
+        <v>6</v>
       </c>
       <c r="E659" t="s">
         <v>9</v>
       </c>
       <c r="F659" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="660" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A660" s="8" t="s">
-        <v>511</v>
+        <v>842</v>
       </c>
       <c r="B660" s="7" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="C660" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D660" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E660" t="s">
         <v>9</v>
       </c>
       <c r="F660" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="661" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A661" s="8" t="s">
-        <v>617</v>
+        <v>689</v>
       </c>
       <c r="B661" s="7" t="s">
-        <v>619</v>
+        <v>690</v>
       </c>
       <c r="C661" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D661" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E661" t="s">
         <v>9</v>
       </c>
       <c r="F661" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="662" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A662" s="8" t="s">
-        <v>925</v>
+        <v>884</v>
       </c>
       <c r="B662" s="7" t="s">
-        <v>926</v>
+        <v>885</v>
       </c>
       <c r="C662" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D662" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>886</v>
+      </c>
+      <c r="E662" s="3" t="s">
+        <v>887</v>
       </c>
       <c r="F662" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="663" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A663" s="8" t="s">
-        <v>1429</v>
+        <v>890</v>
       </c>
       <c r="B663" s="7" t="s">
-        <v>1430</v>
+        <v>891</v>
       </c>
       <c r="C663" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D663" s="3" t="s">
-        <v>187</v>
+        <v>892</v>
       </c>
       <c r="E663" t="s">
         <v>9</v>
       </c>
       <c r="F663" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="664" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A664" s="8" t="s">
-        <v>860</v>
+        <v>667</v>
       </c>
       <c r="B664" s="7" t="s">
-        <v>861</v>
+        <v>668</v>
       </c>
       <c r="C664" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D664" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E664" t="s">
         <v>9</v>
       </c>
       <c r="F664" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="665" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A665" s="8" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-        <v>1276</v>
+        <v>15</v>
+      </c>
+      <c r="B665" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="C665" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D665" s="3" t="s">
-        <v>1277</v>
+        <v>6</v>
       </c>
       <c r="E665" t="s">
         <v>9</v>
       </c>
-      <c r="F665" s="5" t="s">
-[...3 lines deleted...]
-    <row r="666" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+      <c r="F665" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A666" s="8" t="s">
-        <v>927</v>
+        <v>893</v>
       </c>
       <c r="B666" s="7" t="s">
-        <v>928</v>
+        <v>897</v>
       </c>
       <c r="C666" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D666" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>929</v>
+        <v>901</v>
+      </c>
+      <c r="E666" t="s">
+        <v>9</v>
       </c>
       <c r="F666" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="667" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A667" s="8" t="s">
-        <v>535</v>
+        <v>912</v>
       </c>
       <c r="B667" s="7" t="s">
-        <v>539</v>
+        <v>913</v>
       </c>
       <c r="C667" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D667" s="3" t="s">
-        <v>6</v>
+        <v>909</v>
       </c>
       <c r="E667" t="s">
         <v>9</v>
       </c>
       <c r="F667" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="668" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A668" s="8" t="s">
-        <v>537</v>
+        <v>507</v>
       </c>
       <c r="B668" s="7" t="s">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="C668" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D668" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E668" t="s">
         <v>9</v>
       </c>
       <c r="F668" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="669" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A669" s="8" t="s">
-        <v>534</v>
+        <v>613</v>
       </c>
       <c r="B669" s="7" t="s">
-        <v>538</v>
+        <v>615</v>
       </c>
       <c r="C669" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D669" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E669" t="s">
         <v>9</v>
       </c>
       <c r="F669" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="670" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A670" s="8" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="B670" s="7" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="C670" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D670" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E670" t="s">
         <v>9</v>
       </c>
       <c r="F670" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="671" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A671" s="8" t="s">
-        <v>772</v>
+        <v>1424</v>
       </c>
       <c r="B671" s="7" t="s">
-        <v>776</v>
+        <v>1425</v>
       </c>
       <c r="C671" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D671" s="3" t="s">
-        <v>6</v>
+        <v>185</v>
       </c>
       <c r="E671" t="s">
         <v>9</v>
       </c>
       <c r="F671" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="672" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A672" s="8" t="s">
-        <v>773</v>
+        <v>856</v>
       </c>
       <c r="B672" s="7" t="s">
-        <v>777</v>
+        <v>857</v>
       </c>
       <c r="C672" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D672" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E672" t="s">
         <v>9</v>
       </c>
       <c r="F672" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="673" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A673" s="8" t="s">
-        <v>1443</v>
+        <v>1270</v>
       </c>
       <c r="B673" s="7" t="s">
-        <v>1444</v>
+        <v>1271</v>
       </c>
       <c r="C673" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D673" s="3" t="s">
-        <v>1445</v>
+        <v>1272</v>
       </c>
       <c r="E673" t="s">
         <v>9</v>
       </c>
       <c r="F673" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="674" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A674" s="8" t="s">
-        <v>1488</v>
+        <v>923</v>
       </c>
       <c r="B674" s="7" t="s">
-        <v>1489</v>
+        <v>924</v>
       </c>
       <c r="C674" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D674" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E674" t="s">
-        <v>9</v>
+      <c r="E674" s="3" t="s">
+        <v>925</v>
       </c>
       <c r="F674" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="675" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A675" s="8" t="s">
-        <v>40</v>
+        <v>531</v>
       </c>
       <c r="B675" s="7" t="s">
-        <v>39</v>
+        <v>535</v>
       </c>
       <c r="C675" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D675" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E675" s="3" t="s">
-        <v>1624</v>
+      <c r="E675" t="s">
+        <v>9</v>
       </c>
       <c r="F675" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="676" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A676" s="8" t="s">
-        <v>880</v>
+        <v>533</v>
       </c>
       <c r="B676" s="7" t="s">
-        <v>881</v>
+        <v>536</v>
       </c>
       <c r="C676" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D676" s="3" t="s">
-        <v>1643</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E676" t="s">
+        <v>9</v>
       </c>
       <c r="F676" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="677" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A677" s="8" t="s">
-        <v>837</v>
+        <v>530</v>
       </c>
       <c r="B677" s="7" t="s">
-        <v>838</v>
+        <v>534</v>
       </c>
       <c r="C677" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D677" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E677" t="s">
         <v>9</v>
       </c>
       <c r="F677" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="678" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A678" s="8" t="s">
-        <v>484</v>
+        <v>928</v>
       </c>
       <c r="B678" s="7" t="s">
-        <v>486</v>
+        <v>929</v>
       </c>
       <c r="C678" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D678" s="3" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>6</v>
+      </c>
+      <c r="E678" t="s">
+        <v>9</v>
       </c>
       <c r="F678" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="679" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="8" t="s">
-        <v>485</v>
+        <v>1654</v>
       </c>
       <c r="B679" s="7" t="s">
-        <v>488</v>
+        <v>1108</v>
       </c>
       <c r="C679" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D679" s="3" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>6</v>
+      </c>
+      <c r="E679" t="s">
+        <v>9</v>
       </c>
       <c r="F679" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="680" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A680" s="8" t="s">
-        <v>259</v>
+        <v>768</v>
       </c>
       <c r="B680" s="7" t="s">
-        <v>260</v>
+        <v>772</v>
       </c>
       <c r="C680" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D680" s="3" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E680" t="s">
+        <v>9</v>
       </c>
       <c r="F680" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="681" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A681" s="8" t="s">
-        <v>614</v>
+        <v>769</v>
       </c>
       <c r="B681" s="7" t="s">
-        <v>615</v>
+        <v>773</v>
       </c>
       <c r="C681" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D681" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E681" s="3" t="s">
-        <v>1624</v>
+      <c r="E681" t="s">
+        <v>9</v>
       </c>
       <c r="F681" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="682" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A682" s="8" t="s">
-        <v>558</v>
+        <v>1438</v>
       </c>
       <c r="B682" s="7" t="s">
-        <v>557</v>
+        <v>1439</v>
       </c>
       <c r="C682" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D682" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>1440</v>
+      </c>
+      <c r="E682" t="s">
+        <v>9</v>
       </c>
       <c r="F682" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="683" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A683" s="8" t="s">
-        <v>328</v>
+        <v>1483</v>
       </c>
       <c r="B683" s="7" t="s">
-        <v>329</v>
+        <v>1484</v>
       </c>
       <c r="C683" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D683" s="3" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E683" t="s">
+        <v>9</v>
       </c>
       <c r="F683" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="684" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A684" s="8" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B684" s="7" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="C684" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D684" s="3" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="E684" s="3" t="s">
-        <v>1624</v>
-[...1 lines deleted...]
-      <c r="F684" s="10" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F684" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="685" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A685" s="8" t="s">
-        <v>717</v>
+        <v>876</v>
       </c>
       <c r="B685" s="7" t="s">
-        <v>718</v>
+        <v>877</v>
       </c>
       <c r="C685" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D685" s="3" t="s">
-        <v>719</v>
+        <v>6</v>
       </c>
       <c r="E685" s="3" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="F685" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="686" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A686" s="8" t="s">
-        <v>639</v>
+        <v>833</v>
       </c>
       <c r="B686" s="7" t="s">
-        <v>641</v>
+        <v>834</v>
       </c>
       <c r="C686" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D686" s="3" t="s">
-        <v>1539</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>6</v>
+      </c>
+      <c r="E686" t="s">
+        <v>9</v>
       </c>
       <c r="F686" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="687" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A687" s="8" t="s">
-        <v>1217</v>
+        <v>480</v>
       </c>
       <c r="B687" s="7" t="s">
-        <v>1220</v>
+        <v>482</v>
       </c>
       <c r="C687" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D687" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>485</v>
+      </c>
+      <c r="E687" s="3" t="s">
+        <v>486</v>
       </c>
       <c r="F687" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="688" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A688" s="8" t="s">
-        <v>1218</v>
+        <v>481</v>
       </c>
       <c r="B688" s="7" t="s">
-        <v>1221</v>
+        <v>484</v>
       </c>
       <c r="C688" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D688" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>485</v>
+      </c>
+      <c r="E688" s="3" t="s">
+        <v>486</v>
       </c>
       <c r="F688" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="689" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A689" s="8" t="s">
-        <v>1219</v>
+        <v>257</v>
       </c>
       <c r="B689" s="7" t="s">
-        <v>1222</v>
+        <v>258</v>
       </c>
       <c r="C689" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D689" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>262</v>
+      </c>
+      <c r="E689" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F689" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="690" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A690" s="8" t="s">
-        <v>349</v>
+        <v>610</v>
       </c>
       <c r="B690" s="7" t="s">
-        <v>350</v>
+        <v>611</v>
       </c>
       <c r="C690" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D690" s="3" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E690" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F690" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="691" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A691" s="8" t="s">
-        <v>1046</v>
+        <v>554</v>
       </c>
       <c r="B691" s="7" t="s">
-        <v>1050</v>
+        <v>553</v>
       </c>
       <c r="C691" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D691" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E691" t="s">
-        <v>9</v>
+      <c r="E691" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F691" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="692" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A692" s="8" t="s">
-        <v>1047</v>
+        <v>324</v>
       </c>
       <c r="B692" s="7" t="s">
-        <v>1051</v>
+        <v>325</v>
       </c>
       <c r="C692" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D692" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>327</v>
+      </c>
+      <c r="E692" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F692" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="693" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A693" s="8" t="s">
-        <v>642</v>
+        <v>17</v>
       </c>
       <c r="B693" s="7" t="s">
-        <v>646</v>
+        <v>18</v>
       </c>
       <c r="C693" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D693" s="3" t="s">
-        <v>644</v>
-[...4 lines deleted...]
-      <c r="F693" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E693" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F693" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="694" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A694" s="8" t="s">
-        <v>643</v>
+        <v>713</v>
       </c>
       <c r="B694" s="7" t="s">
-        <v>647</v>
+        <v>714</v>
       </c>
       <c r="C694" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D694" s="3" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>715</v>
+      </c>
+      <c r="E694" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F694" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="695" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A695" s="8" t="s">
-        <v>228</v>
+        <v>635</v>
       </c>
       <c r="B695" s="7" t="s">
-        <v>229</v>
+        <v>637</v>
       </c>
       <c r="C695" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D695" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1534</v>
+      </c>
+      <c r="E695" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F695" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="696" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A696" s="8" t="s">
-        <v>362</v>
+        <v>1212</v>
       </c>
       <c r="B696" s="7" t="s">
-        <v>365</v>
+        <v>1215</v>
       </c>
       <c r="C696" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D696" s="3" t="s">
-        <v>367</v>
+        <v>6</v>
       </c>
       <c r="E696" t="s">
         <v>9</v>
       </c>
       <c r="F696" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="697" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A697" s="8" t="s">
-        <v>362</v>
+        <v>1213</v>
       </c>
       <c r="B697" s="7" t="s">
-        <v>745</v>
+        <v>1216</v>
       </c>
       <c r="C697" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D697" s="3" t="s">
-        <v>367</v>
+        <v>6</v>
       </c>
       <c r="E697" t="s">
         <v>9</v>
       </c>
       <c r="F697" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="698" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A698" s="7" t="s">
+      <c r="A698" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B698" s="7" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C698" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D698" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E698" t="s">
+        <v>9</v>
+      </c>
+      <c r="F698" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A699" s="8" t="s">
         <v>345</v>
       </c>
-      <c r="B698" s="7" t="s">
+      <c r="B699" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="C698" s="4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C699" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D699" s="3" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
       <c r="E699" t="s">
         <v>9</v>
       </c>
       <c r="F699" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="700" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A700" s="8" t="s">
-        <v>363</v>
+        <v>1042</v>
       </c>
       <c r="B700" s="7" t="s">
-        <v>744</v>
+        <v>1046</v>
       </c>
       <c r="C700" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D700" s="3" t="s">
-        <v>367</v>
+        <v>6</v>
       </c>
       <c r="E700" t="s">
         <v>9</v>
       </c>
       <c r="F700" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="701" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A701" s="8" t="s">
-        <v>898</v>
+        <v>1043</v>
       </c>
       <c r="B701" s="7" t="s">
-        <v>902</v>
+        <v>1047</v>
       </c>
       <c r="C701" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D701" s="3" t="s">
-        <v>906</v>
+        <v>6</v>
       </c>
       <c r="E701" t="s">
         <v>9</v>
       </c>
       <c r="F701" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="702" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="702" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A702" s="8" t="s">
-        <v>911</v>
+        <v>638</v>
       </c>
       <c r="B702" s="7" t="s">
-        <v>912</v>
+        <v>642</v>
       </c>
       <c r="C702" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D702" s="3" t="s">
-        <v>913</v>
+        <v>640</v>
       </c>
       <c r="E702" t="s">
         <v>9</v>
       </c>
       <c r="F702" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="703" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A703" s="8" t="s">
-        <v>899</v>
+        <v>639</v>
       </c>
       <c r="B703" s="7" t="s">
-        <v>903</v>
+        <v>643</v>
       </c>
       <c r="C703" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D703" s="3" t="s">
-        <v>907</v>
+        <v>641</v>
       </c>
       <c r="E703" t="s">
         <v>9</v>
       </c>
       <c r="F703" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="704" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A704" s="8" t="s">
-        <v>813</v>
+        <v>226</v>
       </c>
       <c r="B704" s="7" t="s">
-        <v>812</v>
+        <v>227</v>
       </c>
       <c r="C704" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D704" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E704" t="s">
         <v>9</v>
       </c>
       <c r="F704" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="705" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A705" s="8" t="s">
-        <v>914</v>
+        <v>358</v>
       </c>
       <c r="B705" s="7" t="s">
-        <v>915</v>
+        <v>361</v>
       </c>
       <c r="C705" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D705" s="3" t="s">
-        <v>6</v>
+        <v>363</v>
       </c>
       <c r="E705" t="s">
         <v>9</v>
       </c>
       <c r="F705" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="706" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A706" s="8" t="s">
-        <v>909</v>
+        <v>358</v>
       </c>
       <c r="B706" s="7" t="s">
-        <v>910</v>
+        <v>741</v>
       </c>
       <c r="C706" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D706" s="3" t="s">
-        <v>6</v>
+        <v>363</v>
       </c>
       <c r="E706" t="s">
         <v>9</v>
       </c>
       <c r="F706" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="707" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A707" s="8" t="s">
-        <v>231</v>
+      <c r="A707" s="7" t="s">
+        <v>341</v>
       </c>
       <c r="B707" s="7" t="s">
-        <v>230</v>
+        <v>342</v>
       </c>
       <c r="C707" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D707" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E707" t="s">
         <v>9</v>
       </c>
       <c r="F707" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A708" s="8" t="s">
-        <v>822</v>
+        <v>359</v>
       </c>
       <c r="B708" s="7" t="s">
-        <v>823</v>
+        <v>360</v>
       </c>
       <c r="C708" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D708" s="3" t="s">
-        <v>6</v>
+        <v>363</v>
       </c>
       <c r="E708" t="s">
         <v>9</v>
       </c>
       <c r="F708" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A709" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B709" s="7" t="s">
-        <v>360</v>
+        <v>740</v>
       </c>
       <c r="C709" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D709" s="3" t="s">
-        <v>6</v>
+        <v>363</v>
       </c>
       <c r="E709" t="s">
         <v>9</v>
       </c>
       <c r="F709" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="710" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A710" s="8" t="s">
-        <v>358</v>
+        <v>894</v>
       </c>
       <c r="B710" s="7" t="s">
-        <v>743</v>
+        <v>898</v>
       </c>
       <c r="C710" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D710" s="3" t="s">
-        <v>6</v>
+        <v>902</v>
       </c>
       <c r="E710" t="s">
         <v>9</v>
       </c>
       <c r="F710" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A711" s="8" t="s">
-        <v>1048</v>
+        <v>907</v>
       </c>
       <c r="B711" s="7" t="s">
-        <v>1052</v>
+        <v>908</v>
       </c>
       <c r="C711" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D711" s="3" t="s">
-        <v>6</v>
+        <v>909</v>
       </c>
       <c r="E711" t="s">
         <v>9</v>
       </c>
       <c r="F711" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="712" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A712" s="8" t="s">
-        <v>357</v>
+        <v>895</v>
       </c>
       <c r="B712" s="7" t="s">
-        <v>359</v>
+        <v>899</v>
       </c>
       <c r="C712" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D712" s="3" t="s">
-        <v>6</v>
+        <v>903</v>
       </c>
       <c r="E712" t="s">
         <v>9</v>
       </c>
       <c r="F712" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="713" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A713" s="8" t="s">
-        <v>357</v>
+        <v>809</v>
       </c>
       <c r="B713" s="7" t="s">
-        <v>742</v>
+        <v>808</v>
       </c>
       <c r="C713" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D713" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E713" t="s">
         <v>9</v>
       </c>
       <c r="F713" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="714" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A714" s="8" t="s">
-        <v>814</v>
+        <v>910</v>
       </c>
       <c r="B714" s="7" t="s">
-        <v>816</v>
+        <v>911</v>
       </c>
       <c r="C714" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D714" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E714" t="s">
         <v>9</v>
       </c>
       <c r="F714" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="715" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A715" s="8" t="s">
-        <v>1573</v>
+        <v>905</v>
       </c>
       <c r="B715" s="7" t="s">
-        <v>1574</v>
+        <v>906</v>
       </c>
       <c r="C715" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D715" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E715" t="s">
         <v>9</v>
       </c>
       <c r="F715" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="716" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A716" s="8" t="s">
-        <v>347</v>
+        <v>229</v>
       </c>
       <c r="B716" s="7" t="s">
-        <v>348</v>
+        <v>228</v>
       </c>
       <c r="C716" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D716" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E716" t="s">
         <v>9</v>
       </c>
       <c r="F716" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="717" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A717" s="8" t="s">
-        <v>233</v>
+        <v>818</v>
       </c>
       <c r="B717" s="7" t="s">
-        <v>234</v>
+        <v>819</v>
       </c>
       <c r="C717" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D717" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E717" t="s">
         <v>9</v>
       </c>
       <c r="F717" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="718" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A718" s="8" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="B718" s="7" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="C718" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D718" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E718" t="s">
         <v>9</v>
       </c>
       <c r="F718" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="719" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A719" s="8" t="s">
-        <v>1571</v>
+        <v>354</v>
       </c>
       <c r="B719" s="7" t="s">
-        <v>1572</v>
+        <v>739</v>
       </c>
       <c r="C719" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D719" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E719" t="s">
         <v>9</v>
       </c>
       <c r="F719" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="720" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A720" s="8" t="s">
-        <v>225</v>
+        <v>1044</v>
       </c>
       <c r="B720" s="7" t="s">
-        <v>226</v>
+        <v>1048</v>
       </c>
       <c r="C720" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D720" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E720" t="s">
         <v>9</v>
       </c>
       <c r="F720" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="721" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A721" s="8" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="B721" s="7" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="C721" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D721" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E721" t="s">
         <v>9</v>
       </c>
       <c r="F721" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="722" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A722" s="8" t="s">
-        <v>1299</v>
+        <v>353</v>
       </c>
       <c r="B722" s="7" t="s">
-        <v>1300</v>
+        <v>738</v>
       </c>
       <c r="C722" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D722" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E722" t="s">
         <v>9</v>
       </c>
       <c r="F722" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="723" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A723" s="8" t="s">
-        <v>1180</v>
+        <v>810</v>
       </c>
       <c r="B723" s="7" t="s">
-        <v>1188</v>
+        <v>812</v>
       </c>
       <c r="C723" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D723" s="3" t="s">
-        <v>1637</v>
+        <v>6</v>
+      </c>
+      <c r="E723" t="s">
+        <v>9</v>
       </c>
       <c r="F723" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="724" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A724" s="8" t="s">
-        <v>1297</v>
+        <v>1568</v>
       </c>
       <c r="B724" s="7" t="s">
-        <v>1298</v>
+        <v>1569</v>
       </c>
       <c r="C724" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D724" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E724" t="s">
         <v>9</v>
       </c>
       <c r="F724" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="725" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A725" s="8" t="s">
-        <v>437</v>
+        <v>343</v>
       </c>
       <c r="B725" s="7" t="s">
-        <v>443</v>
+        <v>344</v>
       </c>
       <c r="C725" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D725" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E725" t="s">
         <v>9</v>
       </c>
       <c r="F725" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="726" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A726" s="8" t="s">
-        <v>1205</v>
+        <v>231</v>
       </c>
       <c r="B726" s="7" t="s">
-        <v>1207</v>
+        <v>232</v>
       </c>
       <c r="C726" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D726" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E726" t="s">
         <v>9</v>
       </c>
       <c r="F726" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="727" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="727" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A727" s="8" t="s">
-        <v>1206</v>
+        <v>365</v>
       </c>
       <c r="B727" s="7" t="s">
-        <v>1211</v>
+        <v>368</v>
       </c>
       <c r="C727" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D727" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E727" t="s">
         <v>9</v>
       </c>
       <c r="F727" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="728" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A728" s="8" t="s">
-        <v>56</v>
+        <v>1566</v>
       </c>
       <c r="B728" s="7" t="s">
-        <v>57</v>
+        <v>1567</v>
       </c>
       <c r="C728" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D728" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E728" t="s">
         <v>9</v>
       </c>
       <c r="F728" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="729" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A729" s="8" t="s">
-        <v>59</v>
+        <v>223</v>
       </c>
       <c r="B729" s="7" t="s">
-        <v>64</v>
+        <v>224</v>
       </c>
       <c r="C729" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D729" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E729" t="s">
         <v>9</v>
       </c>
       <c r="F729" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="730" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A730" s="8" t="s">
-        <v>60</v>
+        <v>367</v>
       </c>
       <c r="B730" s="7" t="s">
-        <v>65</v>
+        <v>369</v>
       </c>
       <c r="C730" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D730" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E730" t="s">
         <v>9</v>
       </c>
       <c r="F730" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="731" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A731" s="8" t="s">
-        <v>61</v>
+        <v>1294</v>
       </c>
       <c r="B731" s="7" t="s">
-        <v>66</v>
+        <v>1295</v>
       </c>
       <c r="C731" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D731" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E731" t="s">
         <v>9</v>
       </c>
       <c r="F731" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="732" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A732" s="8" t="s">
-        <v>62</v>
+        <v>1175</v>
       </c>
       <c r="B732" s="7" t="s">
-        <v>67</v>
+        <v>1183</v>
       </c>
       <c r="C732" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D732" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1632</v>
       </c>
       <c r="F732" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="733" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A733" s="8" t="s">
-        <v>63</v>
+        <v>1292</v>
       </c>
       <c r="B733" s="7" t="s">
-        <v>68</v>
+        <v>1293</v>
       </c>
       <c r="C733" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D733" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E733" t="s">
         <v>9</v>
       </c>
       <c r="F733" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="734" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="734" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A734" s="8" t="s">
-        <v>900</v>
+        <v>433</v>
       </c>
       <c r="B734" s="7" t="s">
-        <v>904</v>
+        <v>439</v>
       </c>
       <c r="C734" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D734" s="3" t="s">
-        <v>908</v>
+        <v>6</v>
       </c>
       <c r="E734" t="s">
         <v>9</v>
       </c>
       <c r="F734" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="735" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="735" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A735" s="8" t="s">
-        <v>1581</v>
+        <v>1200</v>
       </c>
       <c r="B735" s="7" t="s">
-        <v>1582</v>
+        <v>1202</v>
       </c>
       <c r="C735" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D735" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E735" s="3" t="s">
-        <v>1624</v>
+      <c r="E735" t="s">
+        <v>9</v>
       </c>
       <c r="F735" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="736" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A736" s="8" t="s">
-        <v>1583</v>
+        <v>1201</v>
       </c>
       <c r="B736" s="7" t="s">
-        <v>1584</v>
+        <v>1206</v>
       </c>
       <c r="C736" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D736" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E736" s="3" t="s">
-        <v>1624</v>
+      <c r="E736" t="s">
+        <v>9</v>
       </c>
       <c r="F736" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="737" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="737" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A737" s="8" t="s">
-        <v>1585</v>
+        <v>56</v>
       </c>
       <c r="B737" s="7" t="s">
-        <v>1586</v>
+        <v>57</v>
       </c>
       <c r="C737" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D737" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E737" s="3" t="s">
-        <v>1624</v>
+      <c r="E737" t="s">
+        <v>9</v>
       </c>
       <c r="F737" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="738" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A738" s="8" t="s">
-        <v>462</v>
+        <v>59</v>
       </c>
       <c r="B738" s="7" t="s">
-        <v>463</v>
+        <v>64</v>
       </c>
       <c r="C738" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D738" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E738" t="s">
         <v>9</v>
       </c>
       <c r="F738" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="739" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A739" s="8" t="s">
-        <v>464</v>
+        <v>60</v>
       </c>
       <c r="B739" s="7" t="s">
-        <v>465</v>
+        <v>65</v>
       </c>
       <c r="C739" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D739" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E739" t="s">
         <v>9</v>
       </c>
       <c r="F739" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="740" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="8" t="s">
-        <v>1589</v>
+        <v>61</v>
       </c>
       <c r="B740" s="7" t="s">
-        <v>1590</v>
+        <v>66</v>
       </c>
       <c r="C740" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D740" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E740" s="3" t="s">
-        <v>1624</v>
+      <c r="E740" t="s">
+        <v>9</v>
       </c>
       <c r="F740" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A741" s="8" t="s">
-        <v>1259</v>
+        <v>62</v>
       </c>
       <c r="B741" s="7" t="s">
-        <v>1261</v>
+        <v>67</v>
       </c>
       <c r="C741" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D741" s="3" t="s">
-        <v>1254</v>
+        <v>6</v>
       </c>
       <c r="E741" t="s">
         <v>9</v>
       </c>
       <c r="F741" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="742" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="742" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A742" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B742" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C742" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D742" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E742" t="s">
+        <v>9</v>
+      </c>
+      <c r="F742" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A743" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="B743" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="C743" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D743" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E743" t="s">
+        <v>9</v>
+      </c>
+      <c r="F743" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="744" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A744" s="8" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B744" s="7" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C744" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D744" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E744" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F744" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A745" s="8" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B745" s="7" t="s">
         <v>1579</v>
       </c>
-      <c r="B742" s="7" t="s">
+      <c r="C745" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D745" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E745" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F745" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A746" s="8" t="s">
         <v>1580</v>
       </c>
-      <c r="C742" s="4" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="B746" s="7" t="s">
-        <v>150</v>
+        <v>1581</v>
       </c>
       <c r="C746" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D746" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E746" t="s">
-        <v>9</v>
+      <c r="E746" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F746" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="747" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A747" s="8" t="s">
-        <v>179</v>
+        <v>458</v>
       </c>
       <c r="B747" s="7" t="s">
-        <v>182</v>
+        <v>459</v>
       </c>
       <c r="C747" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D747" s="3" t="s">
-        <v>181</v>
+        <v>6</v>
       </c>
       <c r="E747" t="s">
         <v>9</v>
       </c>
       <c r="F747" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="748" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="748" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A748" s="8" t="s">
-        <v>180</v>
+        <v>460</v>
       </c>
       <c r="B748" s="7" t="s">
-        <v>183</v>
+        <v>461</v>
       </c>
       <c r="C748" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D748" s="3" t="s">
-        <v>181</v>
+        <v>6</v>
       </c>
       <c r="E748" t="s">
         <v>9</v>
       </c>
       <c r="F748" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="749" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A749" s="8" t="s">
-        <v>1208</v>
+        <v>1584</v>
       </c>
       <c r="B749" s="7" t="s">
-        <v>1210</v>
+        <v>1585</v>
       </c>
       <c r="C749" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D749" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E749" t="s">
-        <v>9</v>
+      <c r="E749" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F749" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="750" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A750" s="8" t="s">
-        <v>1209</v>
+        <v>1254</v>
       </c>
       <c r="B750" s="7" t="s">
-        <v>1212</v>
+        <v>1256</v>
       </c>
       <c r="C750" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D750" s="3" t="s">
-        <v>6</v>
+        <v>1249</v>
       </c>
       <c r="E750" t="s">
         <v>9</v>
       </c>
       <c r="F750" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="751" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A751" s="8" t="s">
-        <v>1213</v>
+        <v>1574</v>
       </c>
       <c r="B751" s="7" t="s">
-        <v>1215</v>
+        <v>1575</v>
       </c>
       <c r="C751" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D751" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E751" t="s">
-        <v>9</v>
+      <c r="E751" s="3" t="s">
+        <v>1619</v>
       </c>
       <c r="F751" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="752" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A752" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B752" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C752" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D752" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E752" t="s">
+        <v>9</v>
+      </c>
+      <c r="F752" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A753" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="B753" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C753" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D753" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E753" t="s">
+        <v>9</v>
+      </c>
+      <c r="F753" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="754" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A754" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="B754" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C754" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D754" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E754" t="s">
+        <v>9</v>
+      </c>
+      <c r="F754" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="755" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A755" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B755" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C755" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D755" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E755" t="s">
+        <v>9</v>
+      </c>
+      <c r="F755" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="756" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A756" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B756" s="7" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C756" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D756" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E756" t="s">
+        <v>9</v>
+      </c>
+      <c r="F756" s="5" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="757" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A757" s="8" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B757" s="7" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C757" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D757" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E757" t="s">
+        <v>9</v>
+      </c>
+      <c r="F757" s="5" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A758" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B758" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C758" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D758" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E758" t="s">
+        <v>9</v>
+      </c>
+      <c r="F758" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="759" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A759" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B759" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C759" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D759" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E759" t="s">
+        <v>9</v>
+      </c>
+      <c r="F759" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A760" s="8" t="s">
         <v>1203</v>
       </c>
-      <c r="B752" s="7" t="s">
+      <c r="B760" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C760" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D760" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E760" t="s">
+        <v>9</v>
+      </c>
+      <c r="F760" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A761" s="8" t="s">
         <v>1204</v>
       </c>
-      <c r="C752" s="4" t="s">
-[...113 lines deleted...]
-      <c r="F6266" s="10"/>
+      <c r="B761" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C761" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D761" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E761" t="s">
+        <v>9</v>
+      </c>
+      <c r="F761" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A762" s="8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B762" s="7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C762" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D762" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E762" t="s">
+        <v>9</v>
+      </c>
+      <c r="F762" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A763" s="8" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B763" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C763" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D763" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E763" t="s">
+        <v>9</v>
+      </c>
+      <c r="F763" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A764" s="8" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B764" s="7" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C764" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D764" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E764" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F764" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A765" s="8" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B765" s="7" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C765" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D765" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E765" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F765" s="5" t="s">
+        <v>14</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;RList of Physician Administered Drugs and HCPCS Codes (physician list)</oddHeader>
+    <oddHeader>&amp;Rphysician list</oddHeader>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="202" max="5" man="1"/>
+    <brk id="203" max="5" man="1"/>
   </rowBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="8725edb9-6734-4a46-b01f-54bc4ce5e3f5"/>
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A 6 W o l W P Z f 4 u 6 k A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 9 D o I w G E V f h X S n f z g Y 8 l E G V 0 l M i M a 1 K R U b o R h a L O / m 4 C P 5 C m I U d X O 8 5 5 7 h 3 v v 1 B v n Y N t F F 9 8 5 0 N k M M U x R p q 7 r K 2 D p D g z / E S 5 Q L 2 E h 1 k r W O J t m 6 d H R V h o 7 e n 1 N C Q g g 4 J L j r a 8 I p Z W R f r E t 1 1 K 1 E H 9 n 8 l 2 N j n Z d W a S R g 9 x o j O G Z s g T n n C a Z A Z g q F s V + D T 4 O f 7 Q + E 1 d D 4 o d d C 2 3 h b A p k j k P c J 8 Q B Q S w M E F A A C A A g A 6 W o l W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O l q J V g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O l q J V j 2 X + L u p A A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D p a i V Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O l q J V g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D m X v Q J z C B 7 R 5 a 1 a k H b H 1 H P A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A A x r H Z q V C H a G y L 9 o Q j X o 4 P j J M U Q 8 T B z r G P L l J 4 W b 1 v 9 b A A A A A A 6 A A A A A A g A A I A A A A C o b D F 9 O T 8 P K g u U e p m g j N l e Z 9 O e z 2 d 8 f N c H A u R O G g M Q n U A A A A K S U 2 m S K L F S E d v d H M t 0 F D C c h 2 6 r S O o O f g 1 2 W c L p C p 4 K d + c f y 7 x U V W i o r E v L u v p Z S n n F q q f W 8 + 9 h F x Z G i 9 C 1 i O p m h K R c N / r I x U y K 0 u a k / R X F Q Q A A A A G d b o R R 4 i E I u 6 5 V b d r 6 + T q w T U O j s w n 7 y o I 6 8 B e E S V 7 0 C P C W z T u V 2 l X e + V 3 J w o 4 D M g G i n 5 r p L T d c D Y 9 X J x A z O z f Y = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006A2841E8781E3E4FB9A765320C67BADD" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04531112f96ce37d980f420e31713de9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="230d11e0-8c4c-42d1-ad48-f1cfaf0ca9b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="751acee5cefe9cdec32e8088122ebd4e" ns2:_="">
+    <xsd:import namespace="230d11e0-8c4c-42d1-ad48-f1cfaf0ca9b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8725edb9-6734-4a46-b01f-54bc4ce5e3f5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="230d11e0-8c4c-42d1-ad48-f1cfaf0ca9b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
-      </xsd:simpleType>
-[...20 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -21178,118 +21393,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51CE32AD-E8EF-4B8C-8419-BEC81A362C6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{431AD7AA-F9B9-46DB-9B5B-2872C3F53778}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDFA2FEB-66EE-4F8E-BA07-EA0A1D529966}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="230d11e0-8c4c-42d1-ad48-f1cfaf0ca9b8"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3DC758-DACC-4AB4-8541-436E80170DF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDFA2FEB-66EE-4F8E-BA07-EA0A1D529966}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB4B6781-0736-44EE-9D28-D3D304915254}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="8725edb9-6734-4a46-b01f-54bc4ce5e3f5"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="230d11e0-8c4c-42d1-ad48-f1cfaf0ca9b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01c35869-6495-4b3a-952e-bc5e37f13032}" enabled="1" method="Standard" siteId="{c663f89c-ef9b-418f-bd3d-41e46c0ce068}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
@@ -21298,52 +21491,53 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>physician list</vt:lpstr>
       <vt:lpstr>'physician list'!Print_Area</vt:lpstr>
       <vt:lpstr>'physician list'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CA-MMIS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>List of Physician Administered Drugs and HCPCS Codes (physician list)</dc:title>
   <dc:creator>Department of Health Care Services (DHCS)</dc:creator>
   <cp:keywords>physicianlist</cp:keywords>
-  <dc:description>AL (03.11.26)</dc:description>
+  <dc:description>AL (03.11.26)_x000d_
+AL (04.10.26) 2026 HCPCS</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F018D0FD65FE7A4FB8FE3EA869F2664E</vt:lpwstr>
+    <vt:lpwstr>0x0101006A2841E8781E3E4FB9A765320C67BADD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_policyId">
     <vt:lpwstr>0x0101002A7503AC7C97DC4F9517AFA2C585FC73|-2139100346</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemRetentionFormula">
     <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;60&lt;/number&gt;&lt;property&gt;Modified&lt;/property&gt;&lt;propertyId&gt;28cf69c5-fa48-462a-b5cd-27b6f9d2bd5f&lt;/propertyId&gt;&lt;period&gt;days&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>4119ce4e-6d0a-4da0-8aa5-e24e16d1dfd8</vt:lpwstr>
   </property>
 </Properties>
 </file>