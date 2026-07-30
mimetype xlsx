--- v1 (2026-05-01)
+++ v2 (2026-07-30)
@@ -5,90 +5,90 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mygainwell-my.sharepoint.com/personal/alunsford_gainwelltechnologies_com/Documents/Pubs Docs/_Refresh/Refresh Pool/_04.2026/Batch Files/Part 2/Batch 4/Batch 4/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mygainwell-my.sharepoint.com/personal/alunsford_gainwelltechnologies_com/Documents/Pubs Docs/_Refresh/Refresh Pool/07.2026/Batch Files/Part 2/Batch 3/Batch 3/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4503" documentId="13_ncr:1_{5EF38282-64DA-41C1-ACE4-533C773A9761}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B282C875-4E4C-4C91-9E7C-A9E414B7046C}"/>
+  <xr:revisionPtr revIDLastSave="4661" documentId="13_ncr:1_{5EF38282-64DA-41C1-ACE4-533C773A9761}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1D307699-8456-42AB-8430-84E9E65F3F7F}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{466919F8-3BF2-4ABC-A92B-4F6FCC43F747}"/>
+    <workbookView xWindow="32265" yWindow="3480" windowWidth="21600" windowHeight="11175" xr2:uid="{466919F8-3BF2-4ABC-A92B-4F6FCC43F747}"/>
   </bookViews>
   <sheets>
     <sheet name="physician list" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'physician list'!$A$1:$F$765</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'physician list'!$A$1:$F$783</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'physician list'!$3:$3</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateDelta="252"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4578" uniqueCount="1667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4686" uniqueCount="1704">
   <si>
     <t>Publication Date</t>
   </si>
   <si>
     <t>J0185</t>
   </si>
   <si>
     <t>J9015</t>
   </si>
   <si>
     <t>J9021</t>
   </si>
   <si>
     <t>J9022</t>
   </si>
   <si>
     <t>J9025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>J9023</t>
   </si>
   <si>
@@ -670,79 +670,70 @@
   <si>
     <t>J0613</t>
   </si>
   <si>
     <t>J0612</t>
   </si>
   <si>
     <t>Injection, calcium gluconate (WG Critical Care), not therapeutically equivalent to J0612, 10 mg</t>
   </si>
   <si>
     <t>Injection, calcium gluconate, not otherwise specified, 10 mg</t>
   </si>
   <si>
     <t>J0618</t>
   </si>
   <si>
     <t>Injection, calcium chloride, 2 mg</t>
   </si>
   <si>
     <t>J0638</t>
   </si>
   <si>
     <t>Injection, canakinumab, 1 mg</t>
   </si>
   <si>
-    <t>C9460</t>
-[...1 lines deleted...]
-  <si>
     <t>Yes
 Do not report in conjunction with CPT code 90586.</t>
   </si>
   <si>
-    <t>I20 thru I22.9, I24.0, I25.110 thru I25.119, I25.700 thru I25.799</t>
-[...1 lines deleted...]
-  <si>
     <t>J9032</t>
   </si>
   <si>
     <t>Injection, belinostat, 10 mg</t>
   </si>
   <si>
     <t>J9033</t>
   </si>
   <si>
     <t>J0934</t>
   </si>
   <si>
     <t>Injection, bendamustine HCl [treanda], 1 mg</t>
   </si>
   <si>
     <t>Injection, bendamustine hydrochloride [Vivimusta], 1 mg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Injection, cangrelor, 1 mg</t>
   </si>
   <si>
     <t>J9056</t>
   </si>
   <si>
     <t>J9035</t>
   </si>
   <si>
     <t>C9047</t>
   </si>
   <si>
     <t>Injection, caplacizumab-yhdp, 1 mg</t>
   </si>
   <si>
     <t>C18.0 thru C20, C21.2, C21.8, C34.00 thru C34.92, C48.1 thru C48.2, C50.011 thru 50.929 C53.0 thru C53.9, C56.1 thru C57.4, C64.1 thru C64.9, C71.0 thru C71.9
 E08.311, E08.3211 thru E08.3213, E08.3219, E08.3311 thru E08.3313, E08.3319 
 E08.3411 thru E08.3413E08.3419, E08.3511 thru E08.3513, E08.3519, E09.311 
 E09.3211 thru E09.3213, E09.3219, E09.3311 thru E09.3313, E09.3319 
 E09.3411 thru E09.3413, E10.311, E10.3211 thru E10.3213, E10.3219, E09.3419
 E09.3511 thru E09.3513, E09.3519, E10.3311 thru E10.3313, E10.3319
 E10.3411 thru E10.3413, E10.3419, E10. 3511 thru E10.3513, E10.3519, E11.311
 E11.3211 thru E11.3213, E11.3219, E11.3311 thru E3313, E11.3319
 E11.3411 thru E11.3413, E11.3419, E11.3511 thru E11.3513, E11.3519, E13.311
 E13.3211 thru E13.3213, E13.3219, E13.3311 thru E13.3313, E13.3319
 E13.3411 thru E13.3413, E13.3419, E13.3511 thru E13.3513, E13.3519
@@ -5249,53 +5240,50 @@
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Physician-Administered Drugs (PADs) Special Billing </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>section in the Part 2 manual.
 Use codes in accordance with FDA-approved labeling of the PAD, including indication, dosage, frequency, age and any prescribing limitations. TAR approval is required whenever a PAD is not used in accordance with its FDA-approved labeling.</t>
     </r>
   </si>
   <si>
     <t>Instillation, ciprofloxacin otic suspension, 6 mg</t>
   </si>
   <si>
-    <t>C9309</t>
-[...1 lines deleted...]
-  <si>
     <t>Injection, onasemnogene abeparvovec-brve, per treatment</t>
   </si>
   <si>
     <t>G12.0, G12.1, G12.8, G12.9, G12.25</t>
   </si>
   <si>
     <t>C9818</t>
   </si>
   <si>
     <t>Suzetrigine, oral, 1 mg</t>
   </si>
   <si>
     <t>J0463</t>
   </si>
   <si>
     <t>J1164</t>
   </si>
   <si>
     <t>J3404</t>
   </si>
   <si>
     <t>Injection, zopapogene imadenovec-drba suspension, per therapeutic dose</t>
   </si>
   <si>
     <t>J8502</t>
@@ -5334,50 +5322,173 @@
     <t>Leuprolide injectable (Camcevi ETM), 1 mg</t>
   </si>
   <si>
     <t>Injection, carboplatin (Avyxa), 1 mg</t>
   </si>
   <si>
     <t>Injection, denosumab-kyqq (Aukelso/Bosaya), biosimilar, 1 mg</t>
   </si>
   <si>
     <t>Injection, denosumab-nxxp (Bildyos/Bilprevda), biosimilar, 1 mg</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>Injection, atropine sulfate (Fresenius Kabi and therapeutically equivalent), 0.01 mg</t>
   </si>
   <si>
     <t>Injection, diltiazem HCl in 0.72% sodium chloride, 0.5 mg</t>
   </si>
   <si>
     <t>J1885</t>
   </si>
   <si>
     <t>Injection, ketorolac tromethamine, per 15 mg</t>
+  </si>
+  <si>
+    <t>J3405</t>
+  </si>
+  <si>
+    <t>C9310</t>
+  </si>
+  <si>
+    <t>Injection, leucovorin calcium (Avyxa), 1 mg</t>
+  </si>
+  <si>
+    <t>J0528</t>
+  </si>
+  <si>
+    <t>Injection, fosfomycin disodium, 20 mg</t>
+  </si>
+  <si>
+    <t>J1289</t>
+  </si>
+  <si>
+    <t>Injection, narsoplimab-wuug, 1 mg</t>
+  </si>
+  <si>
+    <t>J1577</t>
+  </si>
+  <si>
+    <t>Injection, immune globulin (Qivigy), 100 mg</t>
+  </si>
+  <si>
+    <t>J2361</t>
+  </si>
+  <si>
+    <t>Injection, depemokimab-ulaa, 1 mg</t>
+  </si>
+  <si>
+    <t>J2374</t>
+  </si>
+  <si>
+    <t>Apraclonidine HCl ophthalmic, 1% solution, 0.1 ml</t>
+  </si>
+  <si>
+    <t>J2789</t>
+  </si>
+  <si>
+    <t>Riboflavin 5'-phosphate, ophthalmic solution (Epioxa HD/Epioxa), up to 2 ml</t>
+  </si>
+  <si>
+    <t>J7176</t>
+  </si>
+  <si>
+    <t>Injection, human fibrinogen-chmt (Fesilty), 1 mg</t>
+  </si>
+  <si>
+    <t>J9053</t>
+  </si>
+  <si>
+    <t>Injection, belantamab mafodotin-blmf, 0.1 mg</t>
+  </si>
+  <si>
+    <t>J9062</t>
+  </si>
+  <si>
+    <t>J9232</t>
+  </si>
+  <si>
+    <t>Injection, docetaxel (Hospira), not therapeutically equivalent to J9171, 1 mg</t>
+  </si>
+  <si>
+    <t>Injection, amivantamab, 5 mg and hylauronidase-lpuj</t>
+  </si>
+  <si>
+    <t>Q5164</t>
+  </si>
+  <si>
+    <t>Injection, ustekinumab-hmny (Starjemza), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5165</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-mobz (Oziltus), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5166</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-desu (Osvyrti/Jubereq), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5167</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-qbde (Enoby/Xtrenbo), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5169</t>
+  </si>
+  <si>
+    <t>Injection, pegfilgrastim-unne (Armlupeg), biosimilar, 0.5 mg</t>
+  </si>
+  <si>
+    <t>Q5170</t>
+  </si>
+  <si>
+    <t>Injection, aflibercept-boav (Eydenzelt), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Injection, denosumab-mobz (Boncresa), biosimilar, 1 mg</t>
+  </si>
+  <si>
+    <t>Q5171</t>
+  </si>
+  <si>
+    <t>C9460</t>
+  </si>
+  <si>
+    <t>Injection, cangrelor, 1 mg</t>
+  </si>
+  <si>
+    <t>I20 thru I22.9, I24.0, I25.110 thru I25.119, I25.700 thru I25.799</t>
+  </si>
+  <si>
+    <t>July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -5590,52 +5701,52 @@
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6D4C8B70-BFF0-4DE4-A315-48AFAE902628}" name="Table1" displayName="Table1" ref="A3:F765" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
-  <autoFilter ref="A3:F765" xr:uid="{6D4C8B70-BFF0-4DE4-A315-48AFAE902628}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6D4C8B70-BFF0-4DE4-A315-48AFAE902628}" name="Table1" displayName="Table1" ref="A3:F783" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+  <autoFilter ref="A3:F783" xr:uid="{6D4C8B70-BFF0-4DE4-A315-48AFAE902628}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{8F8203D4-4A32-487C-A74E-60F66FA04C52}" name="HCPCS Code" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{F10200E5-56BF-498C-A5F8-79B5A069210B}" name="Drug Name (HCPCS Description)" dataDxfId="4"/>
     <tableColumn id="18" xr3:uid="{D8252F5D-CE68-4D53-AE11-0195D01DF6FB}" name="TAR Required (Yes/No)" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{2E1113EE-CCF6-4096-8737-504721555FBC}" name="Diagnosis Restriction (Required ICD-10 Codes)" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{AC3616C8-0659-4715-8B2A-A217B37750A4}" name="Special Billing Instructions (Yes/No)" dataDxfId="1"/>
     <tableColumn id="17" xr3:uid="{49378D7D-6727-4884-A82B-AB0B09FA61AA}" name="Publication Date" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5905,396 +6016,396 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6C2EB8C-58D5-40AE-82F7-3E0500482BC6}">
-  <dimension ref="A1:F765"/>
+  <dimension ref="A1:F783"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="6" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="61.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="26.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="59.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="70.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
-        <v>1620</v>
+        <v>1617</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
     </row>
     <row r="2" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
-        <v>1636</v>
+        <v>1633</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>1233</v>
+        <v>1230</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
-        <v>1460</v>
+        <v>1457</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>1461</v>
+        <v>1458</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>171</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>1494</v>
+        <v>1491</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>1495</v>
+        <v>1492</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
-        <v>1638</v>
+        <v>1664</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>1639</v>
+        <v>1665</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>1662</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
-        <v>207</v>
+        <v>1700</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>216</v>
+        <v>1701</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>209</v>
+        <v>1702</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
-        <v>1641</v>
+        <v>1637</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>1662</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
-        <v>1473</v>
+        <v>1470</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>1474</v>
+        <v>1471</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
-        <v>1238</v>
+        <v>1235</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="3" t="s">
@@ -6407,294 +6518,294 @@
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>1538</v>
+        <v>1535</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>1571</v>
+        <v>1568</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
-        <v>1572</v>
+        <v>1569</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>1573</v>
+        <v>1570</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>1603</v>
+        <v>1600</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>1604</v>
+        <v>1601</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="3" t="s">
@@ -6767,274 +6878,274 @@
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="3" t="s">
@@ -7047,94 +7158,94 @@
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>85</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
-        <v>1417</v>
+        <v>1414</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>89</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>120</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="3" t="s">
@@ -7247,103 +7358,103 @@
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
-        <v>1643</v>
+        <v>1639</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>1663</v>
+        <v>1659</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>1662</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
         <v>130</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>1530</v>
+        <v>1527</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>131</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>1530</v>
+        <v>1527</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
         <v>134</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>135</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7387,13877 +7498,14237 @@
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
-        <v>149</v>
+        <v>1666</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>151</v>
+        <v>1667</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>150</v>
+        <v>6</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>14</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
-        <v>524</v>
+        <v>149</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>527</v>
+        <v>151</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>525</v>
+        <v>150</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
-        <v>1444</v>
+        <v>521</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>1445</v>
+        <v>524</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>6</v>
+        <v>522</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
-        <v>1543</v>
+        <v>1441</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>1544</v>
+        <v>1442</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="80" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
-        <v>1545</v>
+        <v>1540</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>1549</v>
+        <v>1541</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B81" s="7" t="s">
         <v>1546</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B82" s="7" t="s">
         <v>1547</v>
       </c>
-      <c r="B82" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B83" s="7" t="s">
         <v>1548</v>
       </c>
-      <c r="B83" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="84" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
-        <v>173</v>
+        <v>1545</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>175</v>
+        <v>1549</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="B86" s="7" t="s">
+      <c r="B87" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="C86" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A87" s="8" t="s">
+      <c r="C87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E87" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="B87" s="7" t="s">
+      <c r="B88" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="C87" s="4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C88" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E88" s="3" t="s">
-        <v>155</v>
+      <c r="E88" t="s">
+        <v>9</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>155</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>155</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>155</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="92" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
-        <v>1069</v>
+        <v>157</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>1070</v>
+        <v>158</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E92" t="s">
-        <v>9</v>
+      <c r="E92" s="3" t="s">
+        <v>155</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
-        <v>189</v>
+        <v>1066</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>190</v>
+        <v>1067</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>185</v>
+        <v>6</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="96" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
-        <v>1513</v>
+        <v>184</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>1514</v>
+        <v>186</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>6</v>
+        <v>185</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B97" s="7" t="s">
         <v>1511</v>
       </c>
-      <c r="B97" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
-        <v>1515</v>
+        <v>1508</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>1516</v>
+        <v>1509</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
-        <v>1456</v>
+        <v>1512</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>1457</v>
+        <v>1513</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="8" t="s">
-        <v>1517</v>
+        <v>1453</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>1518</v>
+        <v>1454</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="101" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" s="8" t="s">
-        <v>654</v>
+        <v>1514</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>655</v>
+        <v>1515</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>1532</v>
+        <v>6</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E102" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="8" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E103" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B104" s="7" t="s">
         <v>1490</v>
-      </c>
-[...41 lines deleted...]
-        <v>1478</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" s="8" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E105" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="B105" s="7" t="s">
+      <c r="B106" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="C105" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A106" s="8" t="s">
+      <c r="C106" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E106" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A107" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="B106" s="7" t="s">
+      <c r="B107" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="C106" s="4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C107" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" s="8" t="s">
-        <v>1448</v>
+        <v>1299</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>1449</v>
+        <v>1300</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" s="8" t="s">
-        <v>1140</v>
+        <v>1445</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>1141</v>
+        <v>1446</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="8" t="s">
-        <v>203</v>
+        <v>1137</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>204</v>
+        <v>1138</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="8" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E112" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="8" t="s">
         <v>205</v>
       </c>
-      <c r="B112" s="7" t="s">
+      <c r="B113" s="7" t="s">
         <v>206</v>
       </c>
-      <c r="C112" s="4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C113" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>597</v>
+        <v>6</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="8" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>6</v>
+        <v>594</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="8" t="s">
-        <v>1088</v>
+        <v>605</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>1089</v>
+        <v>606</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E116" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="8" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B117" s="7" t="s">
         <v>1090</v>
-      </c>
-[...21 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E118" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A119" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B119" s="7" t="s">
         <v>1092</v>
-      </c>
-[...21 lines deleted...]
-        <v>1109</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" s="8" t="s">
-        <v>167</v>
+        <v>1104</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>168</v>
+        <v>1106</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" s="8" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" s="8" t="s">
-        <v>1446</v>
+        <v>169</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>1447</v>
+        <v>170</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" s="8" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E123" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="B124" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B123" s="7" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C124" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="8" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A126" s="8" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A127" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="B127" s="7" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" s="8" t="s">
-        <v>1074</v>
+        <v>260</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>1076</v>
+        <v>264</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" s="8" t="s">
-        <v>280</v>
+        <v>1071</v>
       </c>
       <c r="B129" s="7" t="s">
-        <v>281</v>
+        <v>1073</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" s="8" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B130" s="7" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="131" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B131" s="7" t="s">
         <v>272</v>
       </c>
-      <c r="B131" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E131" s="3" t="s">
-        <v>1619</v>
+      <c r="E131" t="s">
+        <v>9</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="132" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A132" s="8" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B132" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E132" t="s">
-        <v>9</v>
+      <c r="E132" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="8" t="s">
-        <v>142</v>
+        <v>265</v>
       </c>
       <c r="B133" s="7" t="s">
-        <v>143</v>
+        <v>267</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="8" t="s">
-        <v>269</v>
+        <v>142</v>
       </c>
       <c r="B134" s="7" t="s">
-        <v>271</v>
+        <v>143</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A135" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E135" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="B136" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="B135" s="7" t="s">
+      <c r="C136" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E136" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A137" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="C135" s="4" t="s">
-[...33 lines deleted...]
-      <c r="A137" s="8" t="s">
+      <c r="B137" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E137" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="B138" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="B137" s="7" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C138" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="139" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A139" s="8" t="s">
-        <v>1079</v>
+        <v>289</v>
       </c>
       <c r="B139" s="7" t="s">
-        <v>1080</v>
+        <v>294</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A140" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E140" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A141" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="B140" s="7" t="s">
+      <c r="B141" s="7" t="s">
         <v>192</v>
-      </c>
-[...18 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" s="8" t="s">
-        <v>193</v>
+        <v>287</v>
       </c>
       <c r="B142" s="7" t="s">
-        <v>194</v>
+        <v>288</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" s="8" t="s">
-        <v>998</v>
+        <v>193</v>
       </c>
       <c r="B143" s="7" t="s">
-        <v>999</v>
+        <v>194</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="144" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" s="8" t="s">
-        <v>1555</v>
+        <v>995</v>
       </c>
       <c r="B144" s="7" t="s">
-        <v>1558</v>
+        <v>996</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A145" s="8" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E145" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A146" s="8" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B146" s="7" t="s">
         <v>1556</v>
       </c>
-      <c r="B145" s="7" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C146" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A147" s="8" t="s">
-        <v>294</v>
+        <v>1623</v>
       </c>
       <c r="B147" s="7" t="s">
-        <v>295</v>
+        <v>1622</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" s="8" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B148" s="7" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" s="8" t="s">
-        <v>370</v>
+        <v>297</v>
       </c>
       <c r="B149" s="7" t="s">
-        <v>371</v>
+        <v>298</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="150" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E150" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A151" s="8" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B151" s="7" t="s">
         <v>1557</v>
       </c>
-      <c r="B150" s="7" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="C151" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E151" t="s">
+      <c r="E151" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" s="8" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="B152" s="7" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" s="8" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="B153" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>372</v>
+        <v>6</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" s="8" t="s">
-        <v>562</v>
+        <v>370</v>
       </c>
       <c r="B154" s="7" t="s">
-        <v>563</v>
+        <v>371</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>6</v>
+        <v>369</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="155" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" s="8" t="s">
-        <v>412</v>
+        <v>559</v>
       </c>
       <c r="B155" s="7" t="s">
-        <v>413</v>
+        <v>560</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A156" s="8" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B156" s="7" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A157" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E157" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A158" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E158" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E159" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A160" s="8" t="s">
         <v>415</v>
       </c>
-      <c r="B157" s="7" t="s">
-[...56 lines deleted...]
-      <c r="A160" s="8" t="s">
+      <c r="B160" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" s="8" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="B161" s="7" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="162" spans="1:6" ht="135" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="135" x14ac:dyDescent="0.25">
+      <c r="A163" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A164" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="B164" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="B162" s="7" t="s">
-[...36 lines deleted...]
-      <c r="A164" s="8" t="s">
+      <c r="C164" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="B164" s="7" t="s">
+      <c r="B165" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C164" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D164" s="3" t="s">
+      <c r="C165" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="E164" t="s">
-[...7 lines deleted...]
-      <c r="A165" s="8" t="s">
+      <c r="E165" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A166" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="B165" s="7" t="s">
+      <c r="B166" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="C165" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="3" t="s">
+      <c r="C166" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D166" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="E165" t="s">
-[...20 lines deleted...]
-        <v>1619</v>
+      <c r="E166" t="s">
+        <v>9</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="167" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:6" ht="255" x14ac:dyDescent="0.25">
       <c r="A167" s="8" t="s">
-        <v>1130</v>
+        <v>631</v>
       </c>
       <c r="B167" s="7" t="s">
-        <v>1132</v>
+        <v>633</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>6</v>
+        <v>1530</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A168" s="8" t="s">
-        <v>1131</v>
+        <v>1127</v>
       </c>
       <c r="B168" s="7" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="C168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="169" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A169" s="8" t="s">
-        <v>98</v>
+        <v>1128</v>
       </c>
       <c r="B169" s="7" t="s">
-        <v>105</v>
+        <v>1130</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A170" s="8" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B170" s="7" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C170" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A171" s="8" t="s">
-        <v>403</v>
+        <v>95</v>
       </c>
       <c r="B171" s="7" t="s">
-        <v>405</v>
+        <v>102</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A172" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="B172" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" s="8" t="s">
-        <v>1110</v>
+        <v>399</v>
       </c>
       <c r="B173" s="7" t="s">
-        <v>1111</v>
+        <v>401</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" s="8" t="s">
-        <v>432</v>
+        <v>1107</v>
       </c>
       <c r="B174" s="7" t="s">
-        <v>436</v>
+        <v>1108</v>
       </c>
       <c r="C174" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="175" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" s="8" t="s">
-        <v>99</v>
+        <v>429</v>
       </c>
       <c r="B175" s="7" t="s">
-        <v>103</v>
+        <v>433</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A176" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E176" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A177" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="B176" s="7" t="s">
+      <c r="B177" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="C176" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="3" t="s">
+      <c r="C177" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D177" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="E176" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="178" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" s="8" t="s">
-        <v>1521</v>
+        <v>1538</v>
       </c>
       <c r="B178" s="7" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
       <c r="C178" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A179" s="8" t="s">
-        <v>213</v>
+        <v>1518</v>
       </c>
       <c r="B179" s="7" t="s">
-        <v>214</v>
+        <v>1519</v>
       </c>
       <c r="C179" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" s="8" t="s">
-        <v>1134</v>
+        <v>211</v>
       </c>
       <c r="B180" s="7" t="s">
-        <v>1135</v>
+        <v>212</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" s="8" t="s">
-        <v>669</v>
+        <v>1131</v>
       </c>
       <c r="B181" s="7" t="s">
-        <v>670</v>
+        <v>1132</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" s="8" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="B182" s="7" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="C182" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" s="8" t="s">
-        <v>1276</v>
+        <v>666</v>
       </c>
       <c r="B183" s="7" t="s">
-        <v>1277</v>
+        <v>667</v>
       </c>
       <c r="C183" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" s="8" t="s">
-        <v>1523</v>
+        <v>1273</v>
       </c>
       <c r="B184" s="7" t="s">
-        <v>1524</v>
+        <v>1274</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>1525</v>
+        <v>6</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="185" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" s="8" t="s">
-        <v>1596</v>
+        <v>1520</v>
       </c>
       <c r="B185" s="7" t="s">
-        <v>1597</v>
+        <v>1521</v>
       </c>
       <c r="C185" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>1522</v>
+      </c>
+      <c r="E185" t="s">
+        <v>9</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A186" s="8" t="s">
-        <v>1609</v>
+        <v>1593</v>
       </c>
       <c r="B186" s="7" t="s">
-        <v>1610</v>
+        <v>1594</v>
       </c>
       <c r="C186" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E186" t="s">
-        <v>9</v>
+      <c r="E186" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="187" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" s="8" t="s">
-        <v>1611</v>
+        <v>1606</v>
       </c>
       <c r="B187" s="7" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A188" s="8" t="s">
-        <v>1462</v>
+        <v>1608</v>
       </c>
       <c r="B188" s="7" t="s">
-        <v>1463</v>
+        <v>1611</v>
       </c>
       <c r="C188" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>1464</v>
+        <v>6</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A189" s="8" t="s">
-        <v>440</v>
+        <v>1459</v>
       </c>
       <c r="B189" s="7" t="s">
-        <v>441</v>
+        <v>1460</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>6</v>
+        <v>1461</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" s="8" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="B190" s="7" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="C190" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" s="8" t="s">
-        <v>1644</v>
+        <v>441</v>
       </c>
       <c r="B191" s="7" t="s">
-        <v>1664</v>
+        <v>442</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>1662</v>
+        <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" s="8" t="s">
-        <v>979</v>
+        <v>1640</v>
       </c>
       <c r="B192" s="7" t="s">
-        <v>980</v>
+        <v>1660</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>14</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" s="8" t="s">
-        <v>284</v>
+        <v>976</v>
       </c>
       <c r="B193" s="7" t="s">
-        <v>285</v>
+        <v>977</v>
       </c>
       <c r="C193" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" s="8" t="s">
-        <v>573</v>
+        <v>281</v>
       </c>
       <c r="B194" s="7" t="s">
-        <v>577</v>
+        <v>282</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>574</v>
+        <v>6</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" s="8" t="s">
-        <v>529</v>
+        <v>570</v>
       </c>
       <c r="B195" s="7" t="s">
-        <v>532</v>
+        <v>574</v>
       </c>
       <c r="C195" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>6</v>
+        <v>571</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" s="8" t="s">
-        <v>446</v>
+        <v>526</v>
       </c>
       <c r="B196" s="7" t="s">
-        <v>447</v>
+        <v>529</v>
       </c>
       <c r="C196" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" s="8" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="B197" s="7" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" s="8" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B198" s="7" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C198" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" s="8" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B199" s="7" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>185</v>
+        <v>6</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" s="8" t="s">
-        <v>456</v>
+        <v>1668</v>
       </c>
       <c r="B200" s="7" t="s">
-        <v>457</v>
+        <v>1669</v>
       </c>
       <c r="C200" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>14</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" s="8" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="B201" s="7" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="C201" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>463</v>
+        <v>185</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" s="8" t="s">
-        <v>1347</v>
+        <v>453</v>
       </c>
       <c r="B202" s="7" t="s">
-        <v>1348</v>
+        <v>454</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>1349</v>
+        <v>6</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" s="8" t="s">
-        <v>1352</v>
+        <v>459</v>
       </c>
       <c r="B203" s="7" t="s">
-        <v>1353</v>
+        <v>461</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>6</v>
+        <v>460</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" s="8" t="s">
-        <v>1296</v>
+        <v>1344</v>
       </c>
       <c r="B204" s="7" t="s">
-        <v>1297</v>
+        <v>1345</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>463</v>
+        <v>1346</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" s="8" t="s">
-        <v>664</v>
+        <v>1349</v>
       </c>
       <c r="B205" s="7" t="s">
-        <v>666</v>
+        <v>1350</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>665</v>
+        <v>6</v>
       </c>
       <c r="E205" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="206" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" s="8" t="s">
-        <v>1036</v>
+        <v>1293</v>
       </c>
       <c r="B206" s="7" t="s">
-        <v>1038</v>
+        <v>1294</v>
       </c>
       <c r="C206" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>1037</v>
+        <v>460</v>
       </c>
       <c r="E206" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" s="8" t="s">
-        <v>375</v>
+        <v>661</v>
       </c>
       <c r="B207" s="7" t="s">
-        <v>376</v>
+        <v>663</v>
       </c>
       <c r="C207" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>6</v>
+        <v>662</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A208" s="8" t="s">
-        <v>750</v>
+        <v>1033</v>
       </c>
       <c r="B208" s="7" t="s">
-        <v>751</v>
+        <v>1035</v>
       </c>
       <c r="C208" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>6</v>
+        <v>1034</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" s="8" t="s">
-        <v>551</v>
+        <v>372</v>
       </c>
       <c r="B209" s="7" t="s">
-        <v>552</v>
+        <v>373</v>
       </c>
       <c r="C209" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" s="8" t="s">
-        <v>493</v>
+        <v>747</v>
       </c>
       <c r="B210" s="7" t="s">
-        <v>495</v>
+        <v>748</v>
       </c>
       <c r="C210" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E210" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" s="8" t="s">
-        <v>930</v>
+        <v>548</v>
       </c>
       <c r="B211" s="7" t="s">
-        <v>931</v>
+        <v>549</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" s="8" t="s">
-        <v>646</v>
+        <v>490</v>
       </c>
       <c r="B212" s="7" t="s">
-        <v>647</v>
+        <v>492</v>
       </c>
       <c r="C212" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" s="8" t="s">
-        <v>648</v>
+        <v>927</v>
       </c>
       <c r="B213" s="7" t="s">
-        <v>649</v>
+        <v>928</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E213" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="214" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="B214" s="7" t="s">
-        <v>662</v>
+        <v>644</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E214" t="s">
+        <v>9</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="215" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" s="8" t="s">
-        <v>1221</v>
+        <v>645</v>
       </c>
       <c r="B215" s="7" t="s">
-        <v>1223</v>
+        <v>646</v>
       </c>
       <c r="C215" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>1224</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E215" t="s">
+        <v>9</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A216" s="8" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="B216" s="7" t="s">
-        <v>431</v>
+        <v>659</v>
       </c>
       <c r="C216" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>238</v>
+        <v>660</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A217" s="8" t="s">
-        <v>785</v>
+        <v>1218</v>
       </c>
       <c r="B217" s="7" t="s">
-        <v>787</v>
+        <v>1220</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>663</v>
+        <v>1221</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>1635</v>
+        <v>1616</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A218" s="8" t="s">
-        <v>236</v>
+        <v>427</v>
       </c>
       <c r="B218" s="7" t="s">
-        <v>249</v>
+        <v>428</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A219" s="8" t="s">
-        <v>1252</v>
+        <v>782</v>
       </c>
       <c r="B219" s="7" t="s">
-        <v>1253</v>
+        <v>784</v>
       </c>
       <c r="C219" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>6</v>
+        <v>660</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>1619</v>
+        <v>1632</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A220" s="8" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="B220" s="7" t="s">
-        <v>658</v>
+        <v>246</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>657</v>
+        <v>235</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A221" s="8" t="s">
-        <v>942</v>
+        <v>1249</v>
       </c>
       <c r="B221" s="7" t="s">
-        <v>943</v>
+        <v>1250</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>238</v>
+        <v>6</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>1619</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1616</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A222" s="8" t="s">
-        <v>522</v>
+        <v>653</v>
       </c>
       <c r="B222" s="7" t="s">
-        <v>523</v>
+        <v>655</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>654</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A223" s="8" t="s">
-        <v>761</v>
+        <v>939</v>
       </c>
       <c r="B223" s="7" t="s">
-        <v>767</v>
+        <v>940</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D223" s="3" t="s">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>235</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>1616</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" s="8" t="s">
-        <v>754</v>
+        <v>519</v>
       </c>
       <c r="B224" s="7" t="s">
-        <v>759</v>
+        <v>520</v>
       </c>
       <c r="C224" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" s="8" t="s">
-        <v>1475</v>
+        <v>758</v>
       </c>
       <c r="B225" s="7" t="s">
-        <v>1476</v>
+        <v>764</v>
       </c>
       <c r="C225" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E225" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="226" spans="1:6" ht="105" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" s="8" t="s">
-        <v>340</v>
+        <v>751</v>
       </c>
       <c r="B226" s="7" t="s">
-        <v>339</v>
+        <v>756</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>6</v>
+      </c>
+      <c r="E226" t="s">
+        <v>9</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" s="8" t="s">
-        <v>377</v>
+        <v>1472</v>
       </c>
       <c r="B227" s="7" t="s">
-        <v>378</v>
+        <v>1473</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:6" ht="105" x14ac:dyDescent="0.25">
       <c r="A228" s="8" t="s">
-        <v>916</v>
+        <v>337</v>
       </c>
       <c r="B228" s="7" t="s">
-        <v>917</v>
+        <v>336</v>
       </c>
       <c r="C228" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>334</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>335</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" s="8" t="s">
-        <v>335</v>
+        <v>374</v>
       </c>
       <c r="B229" s="7" t="s">
-        <v>336</v>
+        <v>375</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>6</v>
+        <v>376</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" s="8" t="s">
-        <v>799</v>
+        <v>913</v>
       </c>
       <c r="B230" s="7" t="s">
-        <v>800</v>
+        <v>914</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>6</v>
+        <v>915</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" s="8" t="s">
-        <v>516</v>
+        <v>332</v>
       </c>
       <c r="B231" s="7" t="s">
-        <v>515</v>
+        <v>333</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" s="8" t="s">
-        <v>526</v>
+        <v>796</v>
       </c>
       <c r="B232" s="7" t="s">
-        <v>528</v>
+        <v>797</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="233" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" s="8" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B233" s="7" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" s="8" t="s">
-        <v>555</v>
+        <v>523</v>
       </c>
       <c r="B234" s="7" t="s">
-        <v>556</v>
+        <v>525</v>
       </c>
       <c r="C234" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="235" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A235" s="8" t="s">
-        <v>1000</v>
+        <v>511</v>
       </c>
       <c r="B235" s="7" t="s">
-        <v>1018</v>
+        <v>515</v>
       </c>
       <c r="C235" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" s="8" t="s">
-        <v>1011</v>
+        <v>552</v>
       </c>
       <c r="B236" s="7" t="s">
-        <v>1029</v>
+        <v>553</v>
       </c>
       <c r="C236" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A237" s="8" t="s">
-        <v>1012</v>
+        <v>997</v>
       </c>
       <c r="B237" s="7" t="s">
-        <v>1030</v>
+        <v>1015</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" s="8" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="B238" s="7" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="C238" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" s="8" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="B239" s="7" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" s="8" t="s">
-        <v>1013</v>
+        <v>998</v>
       </c>
       <c r="B240" s="7" t="s">
-        <v>1031</v>
+        <v>1016</v>
       </c>
       <c r="C240" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E240" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" s="8" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="B241" s="7" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="242" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" s="8" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="B242" s="7" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" s="8" t="s">
-        <v>1014</v>
+        <v>1000</v>
       </c>
       <c r="B243" s="7" t="s">
-        <v>1032</v>
+        <v>1018</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E243" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A244" s="8" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
       <c r="B244" s="7" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E244" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" s="8" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="B245" s="7" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E245" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="246" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" s="8" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="B246" s="7" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="C246" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E246" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="247" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" s="8" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="B247" s="7" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="C247" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E247" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A248" s="8" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="B248" s="7" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E248" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="249" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A249" s="8" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="B249" s="7" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E249" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A250" s="8" t="s">
-        <v>1633</v>
+        <v>1004</v>
       </c>
       <c r="B250" s="7" t="s">
-        <v>1634</v>
+        <v>1022</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="251" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A251" s="8" t="s">
-        <v>829</v>
+        <v>1005</v>
       </c>
       <c r="B251" s="7" t="s">
-        <v>839</v>
+        <v>1023</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="252" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A252" s="8" t="s">
-        <v>1017</v>
+        <v>1630</v>
       </c>
       <c r="B252" s="7" t="s">
-        <v>1035</v>
+        <v>1631</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="253" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A253" s="8" t="s">
-        <v>1009</v>
+        <v>826</v>
       </c>
       <c r="B253" s="7" t="s">
-        <v>1027</v>
+        <v>836</v>
       </c>
       <c r="C253" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A254" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C254" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E254" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A255" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B255" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E255" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" s="8" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E256" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="B257" s="7" t="s">
         <v>934</v>
       </c>
-      <c r="B254" s="7" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="C257" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" s="8" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
       <c r="B258" s="7" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A259" s="8" t="s">
-        <v>867</v>
+        <v>933</v>
       </c>
       <c r="B259" s="7" t="s">
-        <v>870</v>
+        <v>936</v>
       </c>
       <c r="C259" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D259" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="260" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A260" s="8" t="s">
-        <v>868</v>
+        <v>1007</v>
       </c>
       <c r="B260" s="7" t="s">
-        <v>872</v>
+        <v>1025</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D260" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" s="8" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="B261" s="7" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D261" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E261" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" s="8" t="s">
-        <v>944</v>
+        <v>864</v>
       </c>
       <c r="B262" s="7" t="s">
-        <v>945</v>
+        <v>867</v>
       </c>
       <c r="C262" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E262" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A263" s="8" t="s">
-        <v>946</v>
+        <v>865</v>
       </c>
       <c r="B263" s="7" t="s">
-        <v>947</v>
+        <v>869</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D263" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" s="8" t="s">
-        <v>948</v>
+        <v>929</v>
       </c>
       <c r="B264" s="7" t="s">
-        <v>949</v>
+        <v>930</v>
       </c>
       <c r="C264" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" s="8" t="s">
-        <v>163</v>
+        <v>941</v>
       </c>
       <c r="B265" s="7" t="s">
-        <v>164</v>
+        <v>942</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E265" t="s">
         <v>9</v>
       </c>
       <c r="F265" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" s="8" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="B266" s="7" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="267" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" s="8" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="B267" s="7" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D267" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" s="8" t="s">
-        <v>953</v>
+        <v>163</v>
       </c>
       <c r="B268" s="7" t="s">
-        <v>955</v>
+        <v>164</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D268" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="269" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" s="8" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="B269" s="7" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="C269" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D269" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E269" s="3" t="s">
-        <v>957</v>
+      <c r="E269" t="s">
+        <v>9</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A270" s="8" t="s">
-        <v>1117</v>
+        <v>949</v>
       </c>
       <c r="B270" s="7" t="s">
-        <v>1118</v>
+        <v>951</v>
       </c>
       <c r="C270" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D270" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" s="8" t="s">
-        <v>1116</v>
+        <v>950</v>
       </c>
       <c r="B271" s="7" t="s">
-        <v>1119</v>
+        <v>952</v>
       </c>
       <c r="C271" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A272" s="8" t="s">
-        <v>993</v>
+        <v>953</v>
       </c>
       <c r="B272" s="7" t="s">
-        <v>995</v>
+        <v>955</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>954</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" s="8" t="s">
-        <v>996</v>
+        <v>1114</v>
       </c>
       <c r="B273" s="7" t="s">
-        <v>997</v>
+        <v>1115</v>
       </c>
       <c r="C273" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" s="8" t="s">
-        <v>557</v>
+        <v>1113</v>
       </c>
       <c r="B274" s="7" t="s">
-        <v>558</v>
+        <v>1116</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" s="8" t="s">
-        <v>1041</v>
+        <v>990</v>
       </c>
       <c r="B275" s="7" t="s">
-        <v>1045</v>
+        <v>992</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>6</v>
+        <v>991</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" s="8" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="B276" s="7" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C276" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>991</v>
+        <v>6</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" s="8" t="s">
-        <v>1342</v>
+        <v>554</v>
       </c>
       <c r="B277" s="7" t="s">
-        <v>1343</v>
+        <v>555</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>1344</v>
+        <v>6</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" s="8" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="B278" s="7" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E278" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" s="8" t="s">
-        <v>1059</v>
+        <v>987</v>
       </c>
       <c r="B279" s="7" t="s">
-        <v>1060</v>
+        <v>989</v>
       </c>
       <c r="C279" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D279" s="3" t="s">
-        <v>1537</v>
+        <v>988</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" s="8" t="s">
-        <v>559</v>
+        <v>1339</v>
       </c>
       <c r="B280" s="7" t="s">
-        <v>565</v>
+        <v>1340</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>6</v>
+        <v>1341</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" s="8" t="s">
-        <v>650</v>
+        <v>1046</v>
       </c>
       <c r="B281" s="7" t="s">
-        <v>652</v>
+        <v>1047</v>
       </c>
       <c r="C281" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D281" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="282" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A282" s="8" t="s">
-        <v>651</v>
+        <v>1056</v>
       </c>
       <c r="B282" s="7" t="s">
-        <v>653</v>
+        <v>1057</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>6</v>
+        <v>1534</v>
       </c>
       <c r="E282" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" s="8" t="s">
-        <v>659</v>
+        <v>556</v>
       </c>
       <c r="B283" s="7" t="s">
-        <v>661</v>
+        <v>562</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" s="8" t="s">
-        <v>797</v>
+        <v>647</v>
       </c>
       <c r="B284" s="7" t="s">
-        <v>798</v>
+        <v>649</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D284" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A285" s="8" t="s">
-        <v>803</v>
+        <v>648</v>
       </c>
       <c r="B285" s="7" t="s">
-        <v>804</v>
+        <v>650</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E285" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="286" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" s="8" t="s">
-        <v>1051</v>
+        <v>656</v>
       </c>
       <c r="B286" s="7" t="s">
-        <v>1053</v>
+        <v>658</v>
       </c>
       <c r="C286" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E286" t="s">
         <v>9</v>
       </c>
       <c r="F286" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" s="8" t="s">
-        <v>1052</v>
+        <v>794</v>
       </c>
       <c r="B287" s="7" t="s">
-        <v>1054</v>
+        <v>795</v>
       </c>
       <c r="C287" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D287" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="288" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" s="8" t="s">
-        <v>1055</v>
+        <v>800</v>
       </c>
       <c r="B288" s="7" t="s">
-        <v>1057</v>
+        <v>801</v>
       </c>
       <c r="C288" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D288" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A289" s="8" t="s">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="B289" s="7" t="s">
-        <v>1058</v>
+        <v>1050</v>
       </c>
       <c r="C289" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D289" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" s="8" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="B290" s="7" t="s">
-        <v>1040</v>
+        <v>1051</v>
       </c>
       <c r="C290" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D290" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A291" s="8" t="s">
-        <v>1061</v>
+        <v>1052</v>
       </c>
       <c r="B291" s="7" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="C291" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="8" t="s">
-        <v>1138</v>
+        <v>1053</v>
       </c>
       <c r="B292" s="7" t="s">
-        <v>1139</v>
+        <v>1055</v>
       </c>
       <c r="C292" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D292" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E292" t="s">
         <v>9</v>
       </c>
       <c r="F292" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" s="8" t="s">
-        <v>1422</v>
+        <v>1036</v>
       </c>
       <c r="B293" s="7" t="s">
-        <v>1423</v>
+        <v>1037</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" s="8" t="s">
-        <v>1665</v>
+        <v>1058</v>
       </c>
       <c r="B294" s="7" t="s">
-        <v>1666</v>
+        <v>1059</v>
       </c>
       <c r="C294" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D294" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>1662</v>
+        <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" s="8" t="s">
-        <v>1063</v>
+        <v>1135</v>
       </c>
       <c r="B295" s="7" t="s">
-        <v>1065</v>
+        <v>1136</v>
       </c>
       <c r="C295" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="296" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" s="8" t="s">
-        <v>1064</v>
+        <v>1419</v>
       </c>
       <c r="B296" s="7" t="s">
-        <v>1066</v>
+        <v>1420</v>
       </c>
       <c r="C296" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" s="8" t="s">
-        <v>1071</v>
+        <v>1661</v>
       </c>
       <c r="B297" s="7" t="s">
-        <v>1072</v>
+        <v>1662</v>
       </c>
       <c r="C297" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D297" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297" s="5" t="s">
-        <v>14</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A298" s="7" t="s">
-        <v>569</v>
+      <c r="A298" s="8" t="s">
+        <v>1060</v>
       </c>
       <c r="B298" s="7" t="s">
-        <v>571</v>
+        <v>1062</v>
       </c>
       <c r="C298" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E298" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A299" s="8" t="s">
-        <v>593</v>
+        <v>1061</v>
       </c>
       <c r="B299" s="7" t="s">
-        <v>594</v>
+        <v>1063</v>
       </c>
       <c r="C299" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D299" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E299" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" s="8" t="s">
-        <v>813</v>
+        <v>1068</v>
       </c>
       <c r="B300" s="7" t="s">
-        <v>814</v>
+        <v>1069</v>
       </c>
       <c r="C300" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D300" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E300" t="s">
         <v>9</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A301" s="8" t="s">
-        <v>165</v>
+      <c r="A301" s="7" t="s">
+        <v>566</v>
       </c>
       <c r="B301" s="7" t="s">
-        <v>166</v>
+        <v>568</v>
       </c>
       <c r="C301" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" s="8" t="s">
-        <v>815</v>
+        <v>590</v>
       </c>
       <c r="B302" s="7" t="s">
-        <v>820</v>
+        <v>591</v>
       </c>
       <c r="C302" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E302" t="s">
         <v>9</v>
       </c>
       <c r="F302" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" s="8" t="s">
-        <v>118</v>
+        <v>810</v>
       </c>
       <c r="B303" s="7" t="s">
-        <v>119</v>
+        <v>811</v>
       </c>
       <c r="C303" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D303" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E303" t="s">
         <v>9</v>
       </c>
       <c r="F303" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" s="8" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="B304" s="7" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="C304" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D304" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E304" t="s">
         <v>9</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="305" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" s="8" t="s">
-        <v>1081</v>
+        <v>812</v>
       </c>
       <c r="B305" s="7" t="s">
-        <v>1083</v>
+        <v>817</v>
       </c>
       <c r="C305" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>1082</v>
+        <v>6</v>
       </c>
       <c r="E305" t="s">
         <v>9</v>
       </c>
       <c r="F305" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="306" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" s="8" t="s">
-        <v>1084</v>
+        <v>118</v>
       </c>
       <c r="B306" s="7" t="s">
-        <v>1085</v>
+        <v>119</v>
       </c>
       <c r="C306" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D306" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" s="8" t="s">
-        <v>598</v>
+        <v>116</v>
       </c>
       <c r="B307" s="7" t="s">
-        <v>599</v>
+        <v>117</v>
       </c>
       <c r="C307" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D307" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E307" t="s">
         <v>9</v>
       </c>
       <c r="F307" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A308" s="8" t="s">
-        <v>1086</v>
+        <v>1078</v>
       </c>
       <c r="B308" s="7" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="C308" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>6</v>
+        <v>1079</v>
       </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A309" s="8" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="B309" s="7" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="C309" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>991</v>
+        <v>6</v>
       </c>
       <c r="E309" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" s="8" t="s">
-        <v>1096</v>
+        <v>595</v>
       </c>
       <c r="B310" s="7" t="s">
-        <v>1097</v>
+        <v>596</v>
       </c>
       <c r="C310" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D310" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E310" t="s">
         <v>9</v>
       </c>
       <c r="F310" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" s="8" t="s">
-        <v>1098</v>
+        <v>1083</v>
       </c>
       <c r="B311" s="7" t="s">
-        <v>1100</v>
+        <v>1084</v>
       </c>
       <c r="C311" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E311" t="s">
         <v>9</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" s="8" t="s">
-        <v>1099</v>
+        <v>1074</v>
       </c>
       <c r="B312" s="7" t="s">
-        <v>1101</v>
+        <v>1075</v>
       </c>
       <c r="C312" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>6</v>
+        <v>988</v>
       </c>
       <c r="E312" t="s">
         <v>9</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" s="8" t="s">
-        <v>1539</v>
+        <v>1093</v>
       </c>
       <c r="B313" s="7" t="s">
-        <v>1540</v>
+        <v>1094</v>
       </c>
       <c r="C313" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="314" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" s="8" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="B314" s="7" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="C314" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" s="8" t="s">
-        <v>1112</v>
+        <v>1096</v>
       </c>
       <c r="B315" s="7" t="s">
-        <v>1114</v>
+        <v>1098</v>
       </c>
       <c r="C315" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D315" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" s="8" t="s">
-        <v>1120</v>
+        <v>1536</v>
       </c>
       <c r="B316" s="7" t="s">
-        <v>1121</v>
+        <v>1537</v>
       </c>
       <c r="C316" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D316" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E316" t="s">
         <v>9</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="317" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A317" s="8" t="s">
-        <v>1122</v>
+        <v>1099</v>
       </c>
       <c r="B317" s="7" t="s">
-        <v>1124</v>
+        <v>1100</v>
       </c>
       <c r="C317" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D317" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="318" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" s="8" t="s">
-        <v>1123</v>
+        <v>1109</v>
       </c>
       <c r="B318" s="7" t="s">
-        <v>1125</v>
+        <v>1111</v>
       </c>
       <c r="C318" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D318" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" s="8" t="s">
-        <v>1126</v>
+        <v>1117</v>
       </c>
       <c r="B319" s="7" t="s">
-        <v>1127</v>
+        <v>1118</v>
       </c>
       <c r="C319" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E319" t="s">
         <v>9</v>
       </c>
       <c r="F319" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="320" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A320" s="8" t="s">
-        <v>1142</v>
+        <v>1119</v>
       </c>
       <c r="B320" s="7" t="s">
-        <v>1145</v>
+        <v>1121</v>
       </c>
       <c r="C320" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D320" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="321" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A321" s="8" t="s">
-        <v>1143</v>
+        <v>1120</v>
       </c>
       <c r="B321" s="7" t="s">
-        <v>1146</v>
+        <v>1122</v>
       </c>
       <c r="C321" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D321" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E321" t="s">
         <v>9</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" s="8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B322" s="7" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E322" t="s">
+        <v>9</v>
+      </c>
+      <c r="F322" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A323" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B323" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E323" t="s">
+        <v>9</v>
+      </c>
+      <c r="F323" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A324" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B324" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C324" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E324" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B325" s="7" t="s">
         <v>1144</v>
       </c>
-      <c r="B322" s="7" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="C325" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D325" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E325" t="s">
         <v>9</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="326" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" s="8" t="s">
-        <v>1150</v>
+        <v>1359</v>
       </c>
       <c r="B326" s="7" t="s">
-        <v>1153</v>
+        <v>1361</v>
       </c>
       <c r="C326" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D326" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" s="8" t="s">
-        <v>1154</v>
+        <v>1145</v>
       </c>
       <c r="B327" s="7" t="s">
-        <v>1155</v>
+        <v>1148</v>
       </c>
       <c r="C327" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D327" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E327" t="s">
         <v>9</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A328" s="8" t="s">
-        <v>1160</v>
+        <v>1146</v>
       </c>
       <c r="B328" s="7" t="s">
-        <v>1162</v>
+        <v>1149</v>
       </c>
       <c r="C328" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D328" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="329" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A329" s="8" t="s">
-        <v>1161</v>
+        <v>1147</v>
       </c>
       <c r="B329" s="7" t="s">
-        <v>1163</v>
+        <v>1150</v>
       </c>
       <c r="C329" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D329" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" s="8" t="s">
-        <v>691</v>
+        <v>1151</v>
       </c>
       <c r="B330" s="7" t="s">
-        <v>692</v>
+        <v>1152</v>
       </c>
       <c r="C330" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="331" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" s="8" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="B331" s="7" t="s">
-        <v>1165</v>
+        <v>1159</v>
       </c>
       <c r="C331" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D331" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E331" t="s">
         <v>9</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A332" s="8" t="s">
-        <v>1168</v>
+        <v>1158</v>
       </c>
       <c r="B332" s="7" t="s">
-        <v>1176</v>
+        <v>1160</v>
       </c>
       <c r="C332" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D332" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E332" t="s">
         <v>9</v>
       </c>
       <c r="F332" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" s="8" t="s">
-        <v>1169</v>
+        <v>688</v>
       </c>
       <c r="B333" s="7" t="s">
-        <v>1177</v>
+        <v>689</v>
       </c>
       <c r="C333" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D333" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E333" t="s">
         <v>9</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A334" s="8" t="s">
-        <v>1188</v>
+        <v>1161</v>
       </c>
       <c r="B334" s="7" t="s">
-        <v>1189</v>
+        <v>1162</v>
       </c>
       <c r="C334" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D334" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" s="8" t="s">
-        <v>1171</v>
+        <v>1165</v>
       </c>
       <c r="B335" s="7" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
       <c r="C335" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E335" t="s">
         <v>9</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" s="8" t="s">
-        <v>1172</v>
+        <v>1166</v>
       </c>
       <c r="B336" s="7" t="s">
-        <v>1181</v>
+        <v>1174</v>
       </c>
       <c r="C336" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D336" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E336" t="s">
         <v>9</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" s="8" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
       <c r="B337" s="7" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="C337" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E337" t="s">
         <v>9</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" s="8" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="B338" s="7" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="C338" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>1632</v>
+        <v>6</v>
       </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="339" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" s="8" t="s">
-        <v>1190</v>
+        <v>1169</v>
       </c>
       <c r="B339" s="7" t="s">
-        <v>1218</v>
+        <v>1178</v>
       </c>
       <c r="C339" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D339" s="3" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E339" t="s">
+        <v>9</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" s="8" t="s">
-        <v>1385</v>
+        <v>1167</v>
       </c>
       <c r="B340" s="7" t="s">
-        <v>1386</v>
+        <v>1175</v>
       </c>
       <c r="C340" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E340" t="s">
         <v>9</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" s="8" t="s">
-        <v>1192</v>
+        <v>1170</v>
       </c>
       <c r="B341" s="7" t="s">
-        <v>1193</v>
+        <v>1177</v>
       </c>
       <c r="C341" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D341" s="3" t="s">
-        <v>6</v>
+        <v>1629</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A342" s="8" t="s">
-        <v>1209</v>
+        <v>1187</v>
       </c>
       <c r="B342" s="7" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="C342" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1188</v>
+      </c>
+      <c r="E342" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" s="8" t="s">
-        <v>1211</v>
+        <v>1382</v>
       </c>
       <c r="B343" s="7" t="s">
-        <v>1220</v>
+        <v>1383</v>
       </c>
       <c r="C343" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D343" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E343" t="s">
         <v>9</v>
       </c>
       <c r="F343" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" s="8" t="s">
-        <v>1278</v>
+        <v>1189</v>
       </c>
       <c r="B344" s="7" t="s">
-        <v>1279</v>
+        <v>1190</v>
       </c>
       <c r="C344" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>1280</v>
+        <v>6</v>
       </c>
       <c r="E344" t="s">
         <v>9</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" s="8" t="s">
-        <v>1248</v>
+        <v>1206</v>
       </c>
       <c r="B345" s="7" t="s">
-        <v>1255</v>
+        <v>1216</v>
       </c>
       <c r="C345" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D345" s="3" t="s">
-        <v>1249</v>
+        <v>6</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" s="8" t="s">
-        <v>1222</v>
+        <v>1208</v>
       </c>
       <c r="B346" s="7" t="s">
-        <v>1231</v>
+        <v>1217</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D346" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" s="8" t="s">
-        <v>1408</v>
+        <v>1275</v>
       </c>
       <c r="B347" s="7" t="s">
-        <v>1411</v>
+        <v>1276</v>
       </c>
       <c r="C347" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D347" s="3" t="s">
-        <v>6</v>
+        <v>1277</v>
       </c>
       <c r="E347" t="s">
         <v>9</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" s="8" t="s">
-        <v>1409</v>
+        <v>1245</v>
       </c>
       <c r="B348" s="7" t="s">
-        <v>1412</v>
+        <v>1252</v>
       </c>
       <c r="C348" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D348" s="3" t="s">
-        <v>6</v>
+        <v>1246</v>
       </c>
       <c r="E348" t="s">
         <v>9</v>
       </c>
       <c r="F348" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" s="8" t="s">
-        <v>1410</v>
+        <v>1219</v>
       </c>
       <c r="B349" s="7" t="s">
-        <v>1413</v>
+        <v>1228</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D349" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E349" t="s">
         <v>9</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" s="8" t="s">
-        <v>288</v>
+        <v>1672</v>
       </c>
       <c r="B350" s="7" t="s">
-        <v>289</v>
+        <v>1673</v>
       </c>
       <c r="C350" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D350" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350" s="5" t="s">
-        <v>14</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" s="8" t="s">
-        <v>286</v>
+        <v>1405</v>
       </c>
       <c r="B351" s="7" t="s">
-        <v>287</v>
+        <v>1408</v>
       </c>
       <c r="C351" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D351" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" s="8" t="s">
-        <v>1174</v>
+        <v>1406</v>
       </c>
       <c r="B352" s="7" t="s">
-        <v>1182</v>
+        <v>1409</v>
       </c>
       <c r="C352" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D352" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" s="8" t="s">
-        <v>1312</v>
+        <v>1407</v>
       </c>
       <c r="B353" s="7" t="s">
-        <v>1314</v>
+        <v>1410</v>
       </c>
       <c r="C353" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D353" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" s="8" t="s">
-        <v>1315</v>
+        <v>1674</v>
       </c>
       <c r="B354" s="7" t="s">
-        <v>1316</v>
+        <v>1675</v>
       </c>
       <c r="C354" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D354" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E354" t="s">
         <v>9</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>14</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" s="8" t="s">
-        <v>1317</v>
+        <v>285</v>
       </c>
       <c r="B355" s="7" t="s">
-        <v>1323</v>
+        <v>286</v>
       </c>
       <c r="C355" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D355" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="8" t="s">
-        <v>1328</v>
+        <v>283</v>
       </c>
       <c r="B356" s="7" t="s">
-        <v>1331</v>
+        <v>284</v>
       </c>
       <c r="C356" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D356" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E356" t="s">
         <v>9</v>
       </c>
       <c r="F356" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="357" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" s="8" t="s">
-        <v>1333</v>
+        <v>1171</v>
       </c>
       <c r="B357" s="7" t="s">
-        <v>1337</v>
+        <v>1179</v>
       </c>
       <c r="C357" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D357" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E357" t="s">
         <v>9</v>
       </c>
       <c r="F357" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="358" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" s="8" t="s">
-        <v>1334</v>
+        <v>1309</v>
       </c>
       <c r="B358" s="7" t="s">
-        <v>1338</v>
+        <v>1311</v>
       </c>
       <c r="C358" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E358" t="s">
         <v>9</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" s="8" t="s">
-        <v>1335</v>
+        <v>1312</v>
       </c>
       <c r="B359" s="7" t="s">
-        <v>1341</v>
+        <v>1313</v>
       </c>
       <c r="C359" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D359" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E359" t="s">
         <v>9</v>
       </c>
       <c r="F359" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="360" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" s="8" t="s">
-        <v>1358</v>
+        <v>1314</v>
       </c>
       <c r="B360" s="7" t="s">
-        <v>1365</v>
+        <v>1320</v>
       </c>
       <c r="C360" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D360" s="3" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-        <v>1361</v>
+        <v>6</v>
+      </c>
+      <c r="E360" t="s">
+        <v>9</v>
       </c>
       <c r="F360" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" s="8" t="s">
-        <v>1350</v>
+        <v>1325</v>
       </c>
       <c r="B361" s="7" t="s">
-        <v>1356</v>
+        <v>1328</v>
       </c>
       <c r="C361" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D361" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E361" t="s">
         <v>9</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A362" s="8" t="s">
-        <v>1351</v>
+        <v>1330</v>
       </c>
       <c r="B362" s="7" t="s">
-        <v>1357</v>
+        <v>1334</v>
       </c>
       <c r="C362" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D362" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E362" t="s">
         <v>9</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A363" s="8" t="s">
-        <v>1367</v>
+        <v>1331</v>
       </c>
       <c r="B363" s="7" t="s">
-        <v>1372</v>
+        <v>1335</v>
       </c>
       <c r="C363" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="364" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" s="8" t="s">
-        <v>1368</v>
+        <v>1332</v>
       </c>
       <c r="B364" s="7" t="s">
-        <v>1373</v>
+        <v>1338</v>
       </c>
       <c r="C364" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D364" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E364" t="s">
         <v>9</v>
       </c>
       <c r="F364" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="365" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A365" s="8" t="s">
-        <v>1369</v>
+        <v>1355</v>
       </c>
       <c r="B365" s="7" t="s">
-        <v>1374</v>
+        <v>1362</v>
       </c>
       <c r="C365" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D365" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1360</v>
+      </c>
+      <c r="E365" s="3" t="s">
+        <v>1358</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="366" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" s="8" t="s">
-        <v>1377</v>
+        <v>1347</v>
       </c>
       <c r="B366" s="7" t="s">
-        <v>1379</v>
+        <v>1353</v>
       </c>
       <c r="C366" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D366" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E366" s="3" t="s">
-        <v>1621</v>
+      <c r="E366" t="s">
+        <v>9</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" s="8" t="s">
-        <v>351</v>
+        <v>1348</v>
       </c>
       <c r="B367" s="7" t="s">
-        <v>352</v>
+        <v>1354</v>
       </c>
       <c r="C367" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D367" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="368" spans="1:6" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" s="8" t="s">
-        <v>351</v>
+        <v>1364</v>
       </c>
       <c r="B368" s="7" t="s">
-        <v>352</v>
+        <v>1369</v>
       </c>
       <c r="C368" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D368" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="369" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A369" s="8" t="s">
-        <v>1389</v>
+        <v>1365</v>
       </c>
       <c r="B369" s="7" t="s">
-        <v>1396</v>
+        <v>1370</v>
       </c>
       <c r="C369" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D369" s="3" t="s">
-        <v>1394</v>
+        <v>6</v>
       </c>
       <c r="E369" t="s">
         <v>9</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" s="8" t="s">
-        <v>581</v>
+        <v>1366</v>
       </c>
       <c r="B370" s="7" t="s">
-        <v>584</v>
+        <v>1371</v>
       </c>
       <c r="C370" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>582</v>
+        <v>6</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="371" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A371" s="8" t="s">
-        <v>1398</v>
+        <v>1374</v>
       </c>
       <c r="B371" s="7" t="s">
-        <v>1399</v>
+        <v>1376</v>
       </c>
       <c r="C371" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D371" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E371" t="s">
-        <v>9</v>
+      <c r="E371" s="3" t="s">
+        <v>1618</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="8" t="s">
-        <v>1400</v>
+        <v>348</v>
       </c>
       <c r="B372" s="7" t="s">
-        <v>1404</v>
+        <v>349</v>
       </c>
       <c r="C372" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D372" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E372" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="373" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:6" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="8" t="s">
-        <v>1406</v>
+        <v>348</v>
       </c>
       <c r="B373" s="7" t="s">
-        <v>1407</v>
+        <v>349</v>
       </c>
       <c r="C373" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D373" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="374" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" s="8" t="s">
-        <v>1419</v>
+        <v>1386</v>
       </c>
       <c r="B374" s="7" t="s">
-        <v>1421</v>
+        <v>1393</v>
       </c>
       <c r="C374" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D374" s="3" t="s">
-        <v>1420</v>
+        <v>1391</v>
       </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="375" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="8" t="s">
-        <v>1242</v>
+        <v>578</v>
       </c>
       <c r="B375" s="7" t="s">
-        <v>1247</v>
+        <v>581</v>
       </c>
       <c r="C375" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D375" s="3" t="s">
-        <v>6</v>
+        <v>579</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" s="8" t="s">
-        <v>1239</v>
+        <v>1395</v>
       </c>
       <c r="B376" s="7" t="s">
-        <v>1243</v>
+        <v>1396</v>
       </c>
       <c r="C376" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D376" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="377" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" s="8" t="s">
-        <v>1240</v>
+        <v>1397</v>
       </c>
       <c r="B377" s="7" t="s">
-        <v>1244</v>
+        <v>1401</v>
       </c>
       <c r="C377" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D377" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E377" t="s">
         <v>9</v>
       </c>
       <c r="F377" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" s="8" t="s">
-        <v>1241</v>
+        <v>1403</v>
       </c>
       <c r="B378" s="7" t="s">
-        <v>1246</v>
+        <v>1404</v>
       </c>
       <c r="C378" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D378" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E378" t="s">
         <v>9</v>
       </c>
       <c r="F378" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="379" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A379" s="8" t="s">
-        <v>791</v>
+        <v>1416</v>
       </c>
       <c r="B379" s="7" t="s">
-        <v>795</v>
+        <v>1418</v>
       </c>
       <c r="C379" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D379" s="3" t="s">
-        <v>793</v>
+        <v>1417</v>
       </c>
       <c r="E379" t="s">
         <v>9</v>
       </c>
       <c r="F379" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="380" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A380" s="8" t="s">
-        <v>1184</v>
+        <v>1239</v>
       </c>
       <c r="B380" s="7" t="s">
-        <v>1185</v>
+        <v>1244</v>
       </c>
       <c r="C380" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D380" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E380" t="s">
         <v>9</v>
       </c>
       <c r="F380" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" s="8" t="s">
-        <v>1426</v>
+        <v>1236</v>
       </c>
       <c r="B381" s="7" t="s">
-        <v>1428</v>
+        <v>1240</v>
       </c>
       <c r="C381" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D381" s="3" t="s">
-        <v>1427</v>
+        <v>6</v>
       </c>
       <c r="E381" t="s">
         <v>9</v>
       </c>
       <c r="F381" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="382" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A382" s="8" t="s">
-        <v>1601</v>
+        <v>1237</v>
       </c>
       <c r="B382" s="7" t="s">
-        <v>1602</v>
+        <v>1241</v>
       </c>
       <c r="C382" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D382" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E382" t="s">
         <v>9</v>
       </c>
       <c r="F382" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="383" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" s="8" t="s">
-        <v>1564</v>
+        <v>1238</v>
       </c>
       <c r="B383" s="7" t="s">
-        <v>1565</v>
+        <v>1243</v>
       </c>
       <c r="C383" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D383" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E383" s="3" t="s">
-        <v>1619</v>
+      <c r="E383" t="s">
+        <v>9</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="384" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A384" s="8" t="s">
-        <v>1592</v>
+        <v>788</v>
       </c>
       <c r="B384" s="7" t="s">
-        <v>1600</v>
+        <v>792</v>
       </c>
       <c r="C384" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D384" s="3" t="s">
-        <v>6</v>
+        <v>790</v>
       </c>
       <c r="E384" t="s">
         <v>9</v>
       </c>
       <c r="F384" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="385" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A385" s="8" t="s">
-        <v>1562</v>
+        <v>1181</v>
       </c>
       <c r="B385" s="7" t="s">
-        <v>1563</v>
+        <v>1182</v>
       </c>
       <c r="C385" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E385" t="s">
         <v>9</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="386" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" s="8" t="s">
-        <v>1582</v>
+        <v>1423</v>
       </c>
       <c r="B386" s="7" t="s">
-        <v>1583</v>
+        <v>1425</v>
       </c>
       <c r="C386" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D386" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>1424</v>
+      </c>
+      <c r="E386" t="s">
+        <v>9</v>
       </c>
       <c r="F386" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" s="8" t="s">
-        <v>1370</v>
+        <v>1598</v>
       </c>
       <c r="B387" s="7" t="s">
-        <v>1371</v>
+        <v>1599</v>
       </c>
       <c r="C387" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="3" t="s">
-        <v>1366</v>
+        <v>6</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="388" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A388" s="8" t="s">
-        <v>1382</v>
+        <v>1561</v>
       </c>
       <c r="B388" s="7" t="s">
-        <v>1384</v>
+        <v>1562</v>
       </c>
       <c r="C388" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D388" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E388" t="s">
-        <v>9</v>
+      <c r="E388" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F388" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" s="8" t="s">
-        <v>1392</v>
+        <v>1589</v>
       </c>
       <c r="B389" s="7" t="s">
-        <v>1393</v>
+        <v>1597</v>
       </c>
       <c r="C389" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E389" t="s">
         <v>9</v>
       </c>
       <c r="F389" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" s="8" t="s">
-        <v>821</v>
+        <v>1559</v>
       </c>
       <c r="B390" s="7" t="s">
-        <v>822</v>
+        <v>1560</v>
       </c>
       <c r="C390" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D390" s="3" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="391" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A391" s="8" t="s">
-        <v>1390</v>
+        <v>1579</v>
       </c>
       <c r="B391" s="7" t="s">
-        <v>1391</v>
+        <v>1580</v>
       </c>
       <c r="C391" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D391" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E391" t="s">
-        <v>9</v>
+      <c r="E391" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F391" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" s="8" t="s">
-        <v>1395</v>
+        <v>1367</v>
       </c>
       <c r="B392" s="7" t="s">
-        <v>1397</v>
+        <v>1368</v>
       </c>
       <c r="C392" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D392" s="3" t="s">
-        <v>6</v>
+        <v>1363</v>
       </c>
       <c r="E392" t="s">
         <v>9</v>
       </c>
       <c r="F392" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="393" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A393" s="8" t="s">
-        <v>1387</v>
+        <v>1676</v>
       </c>
       <c r="B393" s="7" t="s">
-        <v>1388</v>
+        <v>1677</v>
       </c>
       <c r="C393" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E393" t="s">
         <v>9</v>
       </c>
       <c r="F393" s="5" t="s">
-        <v>14</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" s="8" t="s">
-        <v>828</v>
+        <v>1379</v>
       </c>
       <c r="B394" s="7" t="s">
-        <v>830</v>
+        <v>1381</v>
       </c>
       <c r="C394" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D394" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E394" t="s">
         <v>9</v>
       </c>
       <c r="F394" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" s="8" t="s">
-        <v>1378</v>
+        <v>1389</v>
       </c>
       <c r="B395" s="7" t="s">
-        <v>1380</v>
+        <v>1390</v>
       </c>
       <c r="C395" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D395" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E395" t="s">
         <v>9</v>
       </c>
       <c r="F395" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" s="8" t="s">
-        <v>1318</v>
+        <v>818</v>
       </c>
       <c r="B396" s="7" t="s">
-        <v>1319</v>
+        <v>819</v>
       </c>
       <c r="C396" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D396" s="3" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="E396" t="s">
         <v>9</v>
       </c>
       <c r="F396" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" s="8" t="s">
-        <v>1320</v>
+        <v>1387</v>
       </c>
       <c r="B397" s="7" t="s">
-        <v>1321</v>
+        <v>1388</v>
       </c>
       <c r="C397" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D397" s="3" t="s">
-        <v>1322</v>
+        <v>6</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" s="8" t="s">
-        <v>1324</v>
+        <v>1392</v>
       </c>
       <c r="B398" s="7" t="s">
-        <v>1325</v>
+        <v>1394</v>
       </c>
       <c r="C398" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D398" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E398" t="s">
         <v>9</v>
       </c>
       <c r="F398" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" s="8" t="s">
-        <v>1329</v>
+        <v>1384</v>
       </c>
       <c r="B399" s="7" t="s">
-        <v>1330</v>
+        <v>1385</v>
       </c>
       <c r="C399" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D399" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" s="8" t="s">
-        <v>1345</v>
+        <v>825</v>
       </c>
       <c r="B400" s="7" t="s">
-        <v>1346</v>
+        <v>827</v>
       </c>
       <c r="C400" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D400" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E400" t="s">
         <v>9</v>
       </c>
       <c r="F400" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="401" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" s="8" t="s">
-        <v>1332</v>
+        <v>1375</v>
       </c>
       <c r="B401" s="7" t="s">
-        <v>1336</v>
+        <v>1377</v>
       </c>
       <c r="C401" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D401" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" s="8" t="s">
-        <v>1136</v>
+        <v>1315</v>
       </c>
       <c r="B402" s="7" t="s">
-        <v>1137</v>
+        <v>1316</v>
       </c>
       <c r="C402" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D402" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E402" t="s">
         <v>9</v>
       </c>
       <c r="F402" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" s="8" t="s">
-        <v>1339</v>
+        <v>1317</v>
       </c>
       <c r="B403" s="7" t="s">
-        <v>1340</v>
+        <v>1318</v>
       </c>
       <c r="C403" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D403" s="3" t="s">
-        <v>6</v>
+        <v>1319</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" s="8" t="s">
-        <v>79</v>
+        <v>1321</v>
       </c>
       <c r="B404" s="7" t="s">
-        <v>80</v>
+        <v>1322</v>
       </c>
       <c r="C404" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D404" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" s="8" t="s">
-        <v>1414</v>
+        <v>1326</v>
       </c>
       <c r="B405" s="7" t="s">
-        <v>1416</v>
+        <v>1327</v>
       </c>
       <c r="C405" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D405" s="3" t="s">
-        <v>1415</v>
+        <v>6</v>
       </c>
       <c r="E405" t="s">
         <v>9</v>
       </c>
       <c r="F405" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="406" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" s="8" t="s">
-        <v>805</v>
+        <v>1342</v>
       </c>
       <c r="B406" s="7" t="s">
-        <v>811</v>
+        <v>1343</v>
       </c>
       <c r="C406" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D406" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E406" t="s">
         <v>9</v>
       </c>
       <c r="F406" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="407" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A407" s="8" t="s">
-        <v>626</v>
+        <v>1329</v>
       </c>
       <c r="B407" s="7" t="s">
-        <v>633</v>
+        <v>1333</v>
       </c>
       <c r="C407" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D407" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" s="8" t="s">
-        <v>849</v>
+        <v>1133</v>
       </c>
       <c r="B408" s="7" t="s">
-        <v>850</v>
+        <v>1134</v>
       </c>
       <c r="C408" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D408" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E408" t="s">
         <v>9</v>
       </c>
       <c r="F408" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" s="8" t="s">
-        <v>586</v>
+        <v>1336</v>
       </c>
       <c r="B409" s="7" t="s">
-        <v>591</v>
+        <v>1337</v>
       </c>
       <c r="C409" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D409" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" s="8" t="s">
-        <v>1268</v>
+        <v>79</v>
       </c>
       <c r="B410" s="7" t="s">
-        <v>1269</v>
+        <v>80</v>
       </c>
       <c r="C410" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D410" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E410" t="s">
         <v>9</v>
       </c>
       <c r="F410" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" s="8" t="s">
-        <v>1401</v>
+        <v>1411</v>
       </c>
       <c r="B411" s="7" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
       <c r="C411" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D411" s="3" t="s">
-        <v>6</v>
+        <v>1412</v>
       </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A412" s="8" t="s">
-        <v>1281</v>
+        <v>802</v>
       </c>
       <c r="B412" s="7" t="s">
-        <v>1308</v>
+        <v>808</v>
       </c>
       <c r="C412" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D412" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" s="8" t="s">
-        <v>1273</v>
+        <v>623</v>
       </c>
       <c r="B413" s="7" t="s">
-        <v>1274</v>
+        <v>630</v>
       </c>
       <c r="C413" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D413" s="3" t="s">
-        <v>1275</v>
+        <v>6</v>
       </c>
       <c r="E413" t="s">
         <v>9</v>
       </c>
       <c r="F413" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" s="8" t="s">
-        <v>1282</v>
+        <v>846</v>
       </c>
       <c r="B414" s="7" t="s">
-        <v>1284</v>
+        <v>847</v>
       </c>
       <c r="C414" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D414" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E414" t="s">
         <v>9</v>
       </c>
       <c r="F414" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="415" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" s="8" t="s">
-        <v>1283</v>
+        <v>583</v>
       </c>
       <c r="B415" s="7" t="s">
-        <v>1285</v>
+        <v>588</v>
       </c>
       <c r="C415" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D415" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" s="8" t="s">
-        <v>1286</v>
+        <v>1265</v>
       </c>
       <c r="B416" s="7" t="s">
-        <v>1287</v>
+        <v>1266</v>
       </c>
       <c r="C416" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D416" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" s="8" t="s">
-        <v>1326</v>
+        <v>1398</v>
       </c>
       <c r="B417" s="7" t="s">
-        <v>1327</v>
+        <v>1399</v>
       </c>
       <c r="C417" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D417" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" s="8" t="s">
-        <v>1288</v>
+        <v>1278</v>
       </c>
       <c r="B418" s="7" t="s">
-        <v>1290</v>
+        <v>1305</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" s="8" t="s">
-        <v>888</v>
+        <v>1270</v>
       </c>
       <c r="B419" s="7" t="s">
-        <v>889</v>
+        <v>1271</v>
       </c>
       <c r="C419" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D419" s="3" t="s">
-        <v>6</v>
+        <v>1272</v>
       </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="8" t="s">
-        <v>1304</v>
+        <v>1279</v>
       </c>
       <c r="B420" s="7" t="s">
-        <v>1305</v>
+        <v>1281</v>
       </c>
       <c r="C420" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D420" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="421" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A421" s="8" t="s">
-        <v>1298</v>
+        <v>1280</v>
       </c>
       <c r="B421" s="7" t="s">
-        <v>1299</v>
+        <v>1282</v>
       </c>
       <c r="C421" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D421" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E421" t="s">
         <v>9</v>
       </c>
       <c r="F421" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="8" t="s">
-        <v>1300</v>
+        <v>1283</v>
       </c>
       <c r="B422" s="7" t="s">
-        <v>1301</v>
+        <v>1284</v>
       </c>
       <c r="C422" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D422" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E422" t="s">
         <v>9</v>
       </c>
       <c r="F422" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="8" t="s">
-        <v>1605</v>
+        <v>1323</v>
       </c>
       <c r="B423" s="7" t="s">
-        <v>1606</v>
+        <v>1324</v>
       </c>
       <c r="C423" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D423" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="424" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" s="8" t="s">
-        <v>1306</v>
+        <v>1285</v>
       </c>
       <c r="B424" s="7" t="s">
-        <v>1307</v>
+        <v>1287</v>
       </c>
       <c r="C424" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D424" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" s="8" t="s">
-        <v>919</v>
+        <v>885</v>
       </c>
       <c r="B425" s="7" t="s">
-        <v>920</v>
+        <v>886</v>
       </c>
       <c r="C425" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D425" s="3" t="s">
-        <v>307</v>
+        <v>6</v>
       </c>
       <c r="E425" t="s">
         <v>9</v>
       </c>
       <c r="F425" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="8" t="s">
-        <v>1310</v>
+        <v>1301</v>
       </c>
       <c r="B426" s="7" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
       <c r="C426" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D426" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" s="8" t="s">
-        <v>1194</v>
+        <v>1295</v>
       </c>
       <c r="B427" s="7" t="s">
-        <v>1196</v>
+        <v>1296</v>
       </c>
       <c r="C427" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D427" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E427" t="s">
         <v>9</v>
       </c>
       <c r="F427" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="428" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A428" s="8" t="s">
-        <v>1195</v>
+        <v>1297</v>
       </c>
       <c r="B428" s="7" t="s">
-        <v>1197</v>
+        <v>1298</v>
       </c>
       <c r="C428" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D428" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="429" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A429" s="8" t="s">
-        <v>1227</v>
+        <v>1602</v>
       </c>
       <c r="B429" s="7" t="s">
-        <v>1232</v>
+        <v>1603</v>
       </c>
       <c r="C429" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D429" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="430" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A430" s="8" t="s">
-        <v>1228</v>
+        <v>1303</v>
       </c>
       <c r="B430" s="7" t="s">
-        <v>1234</v>
+        <v>1304</v>
       </c>
       <c r="C430" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D430" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="431" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A431" s="8" t="s">
-        <v>1229</v>
+        <v>916</v>
       </c>
       <c r="B431" s="7" t="s">
-        <v>1235</v>
+        <v>917</v>
       </c>
       <c r="C431" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D431" s="3" t="s">
-        <v>6</v>
+        <v>304</v>
       </c>
       <c r="E431" t="s">
         <v>9</v>
       </c>
       <c r="F431" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="432" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A432" s="8" t="s">
-        <v>1230</v>
+        <v>1307</v>
       </c>
       <c r="B432" s="7" t="s">
-        <v>1236</v>
+        <v>1310</v>
       </c>
       <c r="C432" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D432" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="433" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A433" s="8" t="s">
-        <v>1225</v>
+        <v>1191</v>
       </c>
       <c r="B433" s="7" t="s">
-        <v>1226</v>
+        <v>1193</v>
       </c>
       <c r="C433" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D433" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="434" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A434" s="8" t="s">
-        <v>1250</v>
+        <v>1192</v>
       </c>
       <c r="B434" s="7" t="s">
-        <v>1251</v>
+        <v>1194</v>
       </c>
       <c r="C434" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D434" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E434" t="s">
         <v>9</v>
       </c>
       <c r="F434" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" s="8" t="s">
-        <v>592</v>
+        <v>1224</v>
       </c>
       <c r="B435" s="7" t="s">
-        <v>600</v>
+        <v>1229</v>
       </c>
       <c r="C435" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D435" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="436" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A436" s="8" t="s">
-        <v>470</v>
+        <v>1225</v>
       </c>
       <c r="B436" s="7" t="s">
-        <v>471</v>
+        <v>1231</v>
       </c>
       <c r="C436" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D436" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E436" s="3" t="s">
-        <v>1619</v>
+      <c r="E436" t="s">
+        <v>9</v>
       </c>
       <c r="F436" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="437" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A437" s="8" t="s">
-        <v>1506</v>
+        <v>1226</v>
       </c>
       <c r="B437" s="7" t="s">
-        <v>1507</v>
+        <v>1232</v>
       </c>
       <c r="C437" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D437" s="3" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E437" t="s">
+        <v>9</v>
       </c>
       <c r="F437" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="438" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A438" s="8" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>1227</v>
+      </c>
+      <c r="B438" s="7" t="s">
+        <v>1233</v>
       </c>
       <c r="C438" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D438" s="3" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E438" t="s">
+        <v>9</v>
       </c>
       <c r="F438" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="439" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="8" t="s">
-        <v>144</v>
+        <v>1222</v>
       </c>
       <c r="B439" s="7" t="s">
-        <v>146</v>
+        <v>1223</v>
       </c>
       <c r="C439" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D439" s="3" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E439" t="s">
+        <v>9</v>
       </c>
       <c r="F439" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="440" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A440" s="8" t="s">
-        <v>1586</v>
+        <v>1247</v>
       </c>
       <c r="B440" s="7" t="s">
-        <v>1587</v>
+        <v>1248</v>
       </c>
       <c r="C440" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D440" s="3" t="s">
-        <v>1588</v>
+        <v>6</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="441" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A441" s="8" t="s">
-        <v>612</v>
+        <v>589</v>
       </c>
       <c r="B441" s="7" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="C441" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D441" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E441" t="s">
         <v>9</v>
       </c>
       <c r="F441" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A442" s="8" t="s">
-        <v>1258</v>
+        <v>467</v>
       </c>
       <c r="B442" s="7" t="s">
-        <v>1259</v>
+        <v>468</v>
       </c>
       <c r="C442" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D442" s="3" t="s">
-        <v>1260</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E442" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F442" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="443" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A443" s="8" t="s">
-        <v>1257</v>
+        <v>1503</v>
       </c>
       <c r="B443" s="7" t="s">
-        <v>1311</v>
+        <v>1504</v>
       </c>
       <c r="C443" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="3" t="s">
-        <v>1309</v>
+        <v>1439</v>
       </c>
       <c r="E443" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F443" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="444" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A444" s="8" t="s">
-        <v>1441</v>
-[...2 lines deleted...]
-        <v>1443</v>
+        <v>35</v>
+      </c>
+      <c r="B444" t="s">
+        <v>38</v>
       </c>
       <c r="C444" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D444" s="3" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E444" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F444" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="445" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A445" s="8" t="s">
-        <v>1359</v>
+        <v>144</v>
       </c>
       <c r="B445" s="7" t="s">
-        <v>1360</v>
+        <v>146</v>
       </c>
       <c r="C445" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D445" s="3" t="s">
-        <v>6</v>
+        <v>145</v>
       </c>
       <c r="E445" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F445" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="446" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A446" s="8" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
       <c r="B446" s="7" t="s">
-        <v>1595</v>
+        <v>1584</v>
       </c>
       <c r="C446" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D446" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>1585</v>
+      </c>
+      <c r="E446" t="s">
+        <v>9</v>
       </c>
       <c r="F446" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="447" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A447" s="8" t="s">
-        <v>1645</v>
+        <v>609</v>
       </c>
       <c r="B447" s="7" t="s">
-        <v>1646</v>
+        <v>611</v>
       </c>
       <c r="C447" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D447" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E447" s="3" t="s">
-        <v>1619</v>
+      <c r="E447" t="s">
+        <v>9</v>
       </c>
       <c r="F447" s="5" t="s">
-        <v>1662</v>
+        <v>14</v>
       </c>
     </row>
     <row r="448" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A448" s="8" t="s">
-        <v>981</v>
+        <v>1255</v>
       </c>
       <c r="B448" s="7" t="s">
-        <v>983</v>
+        <v>1256</v>
       </c>
       <c r="C448" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D448" s="3" t="s">
-        <v>6</v>
+        <v>1257</v>
       </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="449" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A449" s="8" t="s">
-        <v>982</v>
+        <v>1254</v>
       </c>
       <c r="B449" s="7" t="s">
-        <v>984</v>
+        <v>1308</v>
       </c>
       <c r="C449" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D449" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1306</v>
+      </c>
+      <c r="E449" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F449" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="450" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A450" s="8" t="s">
-        <v>1264</v>
+        <v>1438</v>
       </c>
       <c r="B450" s="7" t="s">
-        <v>1265</v>
+        <v>1440</v>
       </c>
       <c r="C450" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D450" s="3" t="s">
-        <v>6</v>
+        <v>1439</v>
       </c>
       <c r="E450" t="s">
         <v>9</v>
       </c>
       <c r="F450" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A451" s="8" t="s">
-        <v>1266</v>
+        <v>1356</v>
       </c>
       <c r="B451" s="7" t="s">
-        <v>1267</v>
+        <v>1357</v>
       </c>
       <c r="C451" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D451" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E451" t="s">
-        <v>9</v>
+      <c r="E451" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F451" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="452" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A452" s="8" t="s">
-        <v>1431</v>
+        <v>1586</v>
       </c>
       <c r="B452" s="7" t="s">
-        <v>1432</v>
+        <v>1592</v>
       </c>
       <c r="C452" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D452" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E452" t="s">
-        <v>9</v>
+      <c r="E452" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F452" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="453" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A453" s="8" t="s">
-        <v>1429</v>
+        <v>1641</v>
       </c>
       <c r="B453" s="7" t="s">
-        <v>1430</v>
+        <v>1642</v>
       </c>
       <c r="C453" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D453" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E453" t="s">
-        <v>9</v>
+      <c r="E453" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F453" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A454" s="8" t="s">
-        <v>298</v>
+        <v>1663</v>
       </c>
       <c r="B454" s="7" t="s">
-        <v>299</v>
+        <v>1635</v>
       </c>
       <c r="C454" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D454" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1636</v>
+      </c>
+      <c r="E454" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F454" s="5" t="s">
-        <v>14</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="455" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A455" s="8" t="s">
-        <v>489</v>
+        <v>978</v>
       </c>
       <c r="B455" s="7" t="s">
-        <v>494</v>
+        <v>980</v>
       </c>
       <c r="C455" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D455" s="3" t="s">
-        <v>1536</v>
+        <v>6</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="456" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A456" s="8" t="s">
-        <v>69</v>
+        <v>979</v>
       </c>
       <c r="B456" s="7" t="s">
-        <v>70</v>
+        <v>981</v>
       </c>
       <c r="C456" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D456" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E456" t="s">
         <v>9</v>
       </c>
       <c r="F456" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A457" s="8" t="s">
-        <v>1113</v>
+        <v>1261</v>
       </c>
       <c r="B457" s="7" t="s">
-        <v>1115</v>
+        <v>1262</v>
       </c>
       <c r="C457" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D457" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E457" t="s">
         <v>9</v>
       </c>
       <c r="F457" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="458" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A458" s="8" t="s">
-        <v>302</v>
+        <v>1263</v>
       </c>
       <c r="B458" s="7" t="s">
-        <v>347</v>
+        <v>1264</v>
       </c>
       <c r="C458" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D458" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E458" t="s">
         <v>9</v>
       </c>
       <c r="F458" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A459" s="8" t="s">
-        <v>781</v>
+        <v>1428</v>
       </c>
       <c r="B459" s="7" t="s">
-        <v>784</v>
+        <v>1429</v>
       </c>
       <c r="C459" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D459" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="460" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A460" s="8" t="s">
-        <v>776</v>
+        <v>1426</v>
       </c>
       <c r="B460" s="7" t="s">
-        <v>780</v>
+        <v>1427</v>
       </c>
       <c r="C460" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D460" s="3" t="s">
-        <v>777</v>
+        <v>6</v>
       </c>
       <c r="E460" t="s">
         <v>9</v>
       </c>
       <c r="F460" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="461" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A461" s="8" t="s">
-        <v>959</v>
+        <v>295</v>
       </c>
       <c r="B461" s="7" t="s">
-        <v>960</v>
+        <v>296</v>
       </c>
       <c r="C461" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D461" s="3" t="s">
-        <v>777</v>
+        <v>6</v>
       </c>
       <c r="E461" t="s">
         <v>9</v>
       </c>
       <c r="F461" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="462" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A462" s="8" t="s">
-        <v>1590</v>
+        <v>486</v>
       </c>
       <c r="B462" s="7" t="s">
-        <v>1591</v>
+        <v>491</v>
       </c>
       <c r="C462" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D462" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>1533</v>
+      </c>
+      <c r="E462" t="s">
+        <v>9</v>
       </c>
       <c r="F462" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="463" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A463" s="8" t="s">
-        <v>1598</v>
+        <v>69</v>
       </c>
       <c r="B463" s="7" t="s">
-        <v>1599</v>
+        <v>70</v>
       </c>
       <c r="C463" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D463" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E463" s="3" t="s">
-        <v>1619</v>
+      <c r="E463" t="s">
+        <v>9</v>
       </c>
       <c r="F463" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="464" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A464" s="8" t="s">
-        <v>1593</v>
+        <v>1110</v>
       </c>
       <c r="B464" s="7" t="s">
-        <v>1594</v>
+        <v>1112</v>
       </c>
       <c r="C464" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D464" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E464" s="3" t="s">
-        <v>1619</v>
+      <c r="E464" t="s">
+        <v>9</v>
       </c>
       <c r="F464" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="465" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A465" s="8" t="s">
-        <v>1622</v>
+        <v>299</v>
       </c>
       <c r="B465" s="7" t="s">
-        <v>1624</v>
+        <v>344</v>
       </c>
       <c r="C465" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D465" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E465" s="3" t="s">
-        <v>1619</v>
+      <c r="E465" t="s">
+        <v>9</v>
       </c>
       <c r="F465" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="466" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A466" s="8" t="s">
-        <v>1156</v>
+        <v>778</v>
       </c>
       <c r="B466" s="7" t="s">
-        <v>1157</v>
+        <v>781</v>
       </c>
       <c r="C466" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D466" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="467" spans="1:6" ht="135" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A467" s="8" t="s">
-        <v>1615</v>
+        <v>1678</v>
       </c>
       <c r="B467" s="7" t="s">
-        <v>1618</v>
+        <v>1679</v>
       </c>
       <c r="C467" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D467" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E467" t="s">
+        <v>9</v>
+      </c>
+      <c r="F467" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A468" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="B468" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="C468" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D468" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="E468" t="s">
+        <v>9</v>
+      </c>
+      <c r="F468" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A469" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="B469" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="C469" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D469" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="E469" t="s">
+        <v>9</v>
+      </c>
+      <c r="F469" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A470" s="8" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B470" s="7" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C470" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D470" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E470" s="3" t="s">
         <v>1616</v>
-      </c>
-[...61 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F470" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="471" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A471" s="8" t="s">
-        <v>987</v>
+        <v>1595</v>
       </c>
       <c r="B471" s="7" t="s">
-        <v>989</v>
+        <v>1596</v>
       </c>
       <c r="C471" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D471" s="3" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E471" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F471" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="472" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A472" s="8" t="s">
-        <v>971</v>
+        <v>1590</v>
       </c>
       <c r="B472" s="7" t="s">
-        <v>975</v>
+        <v>1591</v>
       </c>
       <c r="C472" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D472" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E472" t="s">
-        <v>9</v>
+      <c r="E472" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F472" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="473" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A473" s="8" t="s">
-        <v>961</v>
+        <v>1619</v>
       </c>
       <c r="B473" s="7" t="s">
-        <v>965</v>
+        <v>1621</v>
       </c>
       <c r="C473" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D473" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E473" t="s">
-        <v>9</v>
+      <c r="E473" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F473" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="474" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A474" s="8" t="s">
-        <v>985</v>
+        <v>1153</v>
       </c>
       <c r="B474" s="7" t="s">
-        <v>986</v>
+        <v>1154</v>
       </c>
       <c r="C474" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D474" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="475" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:6" ht="135" x14ac:dyDescent="0.25">
       <c r="A475" s="8" t="s">
-        <v>962</v>
+        <v>1612</v>
       </c>
       <c r="B475" s="7" t="s">
-        <v>966</v>
+        <v>1615</v>
       </c>
       <c r="C475" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D475" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1613</v>
+      </c>
+      <c r="E475" s="3" t="s">
+        <v>1614</v>
       </c>
       <c r="F475" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="476" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A476" s="8" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="B476" s="7" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="C476" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D476" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E476" t="s">
         <v>9</v>
       </c>
       <c r="F476" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="477" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A477" s="8" t="s">
-        <v>964</v>
+        <v>837</v>
       </c>
       <c r="B477" s="7" t="s">
-        <v>968</v>
+        <v>838</v>
       </c>
       <c r="C477" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D477" s="3" t="s">
-        <v>6</v>
+        <v>985</v>
       </c>
       <c r="E477" t="s">
         <v>9</v>
       </c>
       <c r="F477" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="478" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A478" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="B478" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="C478" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E478" t="s">
+        <v>9</v>
+      </c>
+      <c r="F478" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A479" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="B479" s="7" t="s">
+        <v>986</v>
+      </c>
+      <c r="C479" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D479" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="E479" t="s">
+        <v>9</v>
+      </c>
+      <c r="F479" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A480" s="8" t="s">
+        <v>968</v>
+      </c>
+      <c r="B480" s="7" t="s">
         <v>972</v>
       </c>
-      <c r="B478" s="7" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="C480" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D480" s="3" t="s">
-        <v>1455</v>
+        <v>6</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="481" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A481" s="8" t="s">
-        <v>230</v>
+        <v>958</v>
       </c>
       <c r="B481" s="7" t="s">
-        <v>234</v>
+        <v>962</v>
       </c>
       <c r="C481" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D481" s="3" t="s">
-        <v>233</v>
+        <v>6</v>
       </c>
       <c r="E481" t="s">
         <v>9</v>
       </c>
       <c r="F481" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="482" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A482" s="8" t="s">
-        <v>1459</v>
+        <v>982</v>
       </c>
       <c r="B482" s="7" t="s">
-        <v>1637</v>
+        <v>983</v>
       </c>
       <c r="C482" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D482" s="3" t="s">
-        <v>1458</v>
+        <v>6</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A483" s="8" t="s">
-        <v>1435</v>
+        <v>959</v>
       </c>
       <c r="B483" s="7" t="s">
-        <v>1436</v>
+        <v>963</v>
       </c>
       <c r="C483" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D483" s="3" t="s">
-        <v>1437</v>
+        <v>6</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="484" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A484" s="8" t="s">
-        <v>1607</v>
+        <v>960</v>
       </c>
       <c r="B484" s="7" t="s">
-        <v>1612</v>
+        <v>964</v>
       </c>
       <c r="C484" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D484" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E484" t="s">
         <v>9</v>
       </c>
       <c r="F484" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="485" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A485" s="8" t="s">
-        <v>71</v>
+        <v>961</v>
       </c>
       <c r="B485" s="7" t="s">
-        <v>72</v>
+        <v>965</v>
       </c>
       <c r="C485" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D485" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E485" t="s">
         <v>9</v>
       </c>
       <c r="F485" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="486" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A486" s="8" t="s">
-        <v>1623</v>
+        <v>969</v>
       </c>
       <c r="B486" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="C486" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D486" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E486" t="s">
+        <v>9</v>
+      </c>
+      <c r="F486" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A487" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="B487" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="C487" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D487" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E487" t="s">
+        <v>9</v>
+      </c>
+      <c r="F487" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A488" s="8" t="s">
         <v>1450</v>
       </c>
-      <c r="C486" s="4" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="B488" s="7" t="s">
-        <v>802</v>
+        <v>1451</v>
       </c>
       <c r="C488" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D488" s="3" t="s">
-        <v>6</v>
+        <v>1452</v>
       </c>
       <c r="E488" t="s">
         <v>9</v>
       </c>
       <c r="F488" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="489" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A489" s="8" t="s">
-        <v>1158</v>
+        <v>227</v>
       </c>
       <c r="B489" s="7" t="s">
-        <v>1159</v>
+        <v>231</v>
       </c>
       <c r="C489" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="3" t="s">
-        <v>6</v>
+        <v>230</v>
       </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="490" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A490" s="8" t="s">
-        <v>1504</v>
+        <v>1456</v>
       </c>
       <c r="B490" s="7" t="s">
-        <v>1505</v>
+        <v>1634</v>
       </c>
       <c r="C490" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D490" s="3" t="s">
-        <v>6</v>
+        <v>1455</v>
       </c>
       <c r="E490" t="s">
         <v>9</v>
       </c>
       <c r="F490" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="491" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A491" s="8" t="s">
-        <v>1166</v>
+        <v>1432</v>
       </c>
       <c r="B491" s="7" t="s">
-        <v>1167</v>
+        <v>1433</v>
       </c>
       <c r="C491" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D491" s="3" t="s">
-        <v>6</v>
+        <v>1434</v>
       </c>
       <c r="E491" t="s">
         <v>9</v>
       </c>
       <c r="F491" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="492" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A492" s="8" t="s">
-        <v>1519</v>
+        <v>1604</v>
       </c>
       <c r="B492" s="7" t="s">
-        <v>1520</v>
+        <v>1609</v>
       </c>
       <c r="C492" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D492" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E492" t="s">
         <v>9</v>
       </c>
       <c r="F492" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="493" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A493" s="8" t="s">
-        <v>1502</v>
+        <v>71</v>
       </c>
       <c r="B493" s="7" t="s">
-        <v>1503</v>
+        <v>72</v>
       </c>
       <c r="C493" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D493" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="494" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A494" s="8" t="s">
-        <v>1471</v>
+        <v>1620</v>
       </c>
       <c r="B494" s="7" t="s">
-        <v>1472</v>
+        <v>1447</v>
       </c>
       <c r="C494" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D494" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E494" t="s">
         <v>9</v>
       </c>
       <c r="F494" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="495" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A495" s="8" t="s">
-        <v>1479</v>
+        <v>1605</v>
       </c>
       <c r="B495" s="7" t="s">
-        <v>1480</v>
+        <v>1610</v>
       </c>
       <c r="C495" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D495" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E495" t="s">
         <v>9</v>
       </c>
       <c r="F495" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="496" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A496" s="8" t="s">
-        <v>1433</v>
+        <v>798</v>
       </c>
       <c r="B496" s="7" t="s">
-        <v>1434</v>
+        <v>799</v>
       </c>
       <c r="C496" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D496" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E496" t="s">
         <v>9</v>
       </c>
       <c r="F496" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="497" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A497" s="8" t="s">
-        <v>1468</v>
+        <v>1155</v>
       </c>
       <c r="B497" s="7" t="s">
-        <v>1469</v>
+        <v>1156</v>
       </c>
       <c r="C497" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D497" s="3" t="s">
-        <v>1470</v>
+        <v>6</v>
       </c>
       <c r="E497" t="s">
         <v>9</v>
       </c>
       <c r="F497" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="498" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A498" s="8" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="B498" s="7" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="C498" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D498" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E498" t="s">
         <v>9</v>
       </c>
       <c r="F498" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="499" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A499" s="8" t="s">
-        <v>1553</v>
+        <v>1163</v>
       </c>
       <c r="B499" s="7" t="s">
-        <v>1554</v>
+        <v>1164</v>
       </c>
       <c r="C499" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D499" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E499" s="3" t="s">
-        <v>1619</v>
+      <c r="E499" t="s">
+        <v>9</v>
       </c>
       <c r="F499" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="500" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A500" s="8" t="s">
-        <v>1647</v>
+        <v>1516</v>
       </c>
       <c r="B500" s="7" t="s">
-        <v>1657</v>
+        <v>1517</v>
       </c>
       <c r="C500" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D500" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E500" s="3" t="s">
+      <c r="E500" t="s">
         <v>9</v>
       </c>
       <c r="F500" s="5" t="s">
-        <v>1662</v>
+        <v>14</v>
       </c>
     </row>
     <row r="501" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A501" s="8" t="s">
-        <v>1451</v>
+        <v>1499</v>
       </c>
       <c r="B501" s="7" t="s">
-        <v>1452</v>
+        <v>1500</v>
       </c>
       <c r="C501" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D501" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E501" t="s">
         <v>9</v>
       </c>
       <c r="F501" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="502" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A502" s="8" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="B502" s="7" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="C502" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D502" s="3" t="s">
-        <v>1467</v>
+        <v>6</v>
       </c>
       <c r="E502" t="s">
         <v>9</v>
       </c>
       <c r="F502" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A503" s="8" t="s">
-        <v>1498</v>
+        <v>1476</v>
       </c>
       <c r="B503" s="7" t="s">
-        <v>1500</v>
+        <v>1477</v>
       </c>
       <c r="C503" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D503" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E503" t="s">
         <v>9</v>
       </c>
       <c r="F503" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A504" s="8" t="s">
-        <v>1499</v>
+        <v>1430</v>
       </c>
       <c r="B504" s="7" t="s">
-        <v>1501</v>
+        <v>1431</v>
       </c>
       <c r="C504" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D504" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E504" t="s">
         <v>9</v>
       </c>
       <c r="F504" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="505" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A505" s="8" t="s">
-        <v>1508</v>
+        <v>1465</v>
       </c>
       <c r="B505" s="7" t="s">
-        <v>1509</v>
+        <v>1466</v>
       </c>
       <c r="C505" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D505" s="3" t="s">
-        <v>1510</v>
+        <v>1467</v>
       </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="506" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A506" s="8" t="s">
-        <v>478</v>
+        <v>1493</v>
       </c>
       <c r="B506" s="7" t="s">
-        <v>479</v>
+        <v>1494</v>
       </c>
       <c r="C506" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D506" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E506" t="s">
         <v>9</v>
       </c>
       <c r="F506" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="507" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A507" s="8" t="s">
-        <v>1648</v>
+        <v>1550</v>
       </c>
       <c r="B507" s="7" t="s">
-        <v>1658</v>
+        <v>1551</v>
       </c>
       <c r="C507" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D507" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E507" t="s">
-        <v>9</v>
+      <c r="E507" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F507" s="5" t="s">
-        <v>1662</v>
+        <v>14</v>
       </c>
     </row>
     <row r="508" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A508" s="8" t="s">
-        <v>396</v>
+        <v>1643</v>
       </c>
       <c r="B508" s="7" t="s">
-        <v>397</v>
+        <v>1653</v>
       </c>
       <c r="C508" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D508" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E508" t="s">
+      <c r="E508" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F508" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A509" s="8" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1448</v>
+      </c>
+      <c r="B509" s="7" t="s">
+        <v>1449</v>
       </c>
       <c r="C509" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D509" s="3" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="F509" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E509" t="s">
+        <v>9</v>
+      </c>
+      <c r="F509" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="510" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A510" s="8" t="s">
-        <v>27</v>
+        <v>1462</v>
       </c>
       <c r="B510" s="7" t="s">
-        <v>28</v>
+        <v>1463</v>
       </c>
       <c r="C510" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D510" s="3" t="s">
-        <v>29</v>
+        <v>1464</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="511" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A511" s="8" t="s">
-        <v>3</v>
+        <v>1495</v>
       </c>
       <c r="B511" s="7" t="s">
-        <v>30</v>
+        <v>1497</v>
       </c>
       <c r="C511" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D511" s="3" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E511" t="s">
         <v>9</v>
       </c>
       <c r="F511" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="512" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A512" s="8" t="s">
-        <v>4</v>
+        <v>1496</v>
       </c>
       <c r="B512" s="7" t="s">
-        <v>32</v>
+        <v>1498</v>
       </c>
       <c r="C512" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D512" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E512" t="s">
         <v>9</v>
       </c>
       <c r="F512" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="513" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A513" s="8" t="s">
-        <v>7</v>
+        <v>1505</v>
       </c>
       <c r="B513" s="7" t="s">
-        <v>37</v>
+        <v>1506</v>
       </c>
       <c r="C513" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D513" s="3" t="s">
-        <v>6</v>
+        <v>1507</v>
       </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="514" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A514" s="8" t="s">
-        <v>34</v>
+        <v>475</v>
       </c>
       <c r="B514" s="7" t="s">
-        <v>33</v>
+        <v>476</v>
       </c>
       <c r="C514" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D514" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E514" t="s">
         <v>9</v>
       </c>
       <c r="F514" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="515" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A515" s="8" t="s">
-        <v>5</v>
+        <v>1644</v>
       </c>
       <c r="B515" s="7" t="s">
-        <v>42</v>
+        <v>1654</v>
       </c>
       <c r="C515" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D515" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E515" t="s">
         <v>9</v>
       </c>
       <c r="F515" s="5" t="s">
-        <v>14</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A516" s="8" t="s">
-        <v>851</v>
+        <v>393</v>
       </c>
       <c r="B516" s="7" t="s">
-        <v>852</v>
+        <v>394</v>
       </c>
       <c r="C516" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D516" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="517" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A517" s="8" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>2</v>
+      </c>
+      <c r="B517" s="9" t="s">
+        <v>20</v>
       </c>
       <c r="C517" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D517" s="3" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="E517" s="3" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-    <row r="518" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+      <c r="F517" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A518" s="8" t="s">
-        <v>711</v>
+        <v>27</v>
       </c>
       <c r="B518" s="7" t="s">
-        <v>712</v>
+        <v>28</v>
       </c>
       <c r="C518" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D518" s="3" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="E518" t="s">
         <v>9</v>
       </c>
       <c r="F518" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="519" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A519" s="8" t="s">
-        <v>695</v>
+        <v>3</v>
       </c>
       <c r="B519" s="7" t="s">
-        <v>696</v>
+        <v>30</v>
       </c>
       <c r="C519" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D519" s="3" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="E519" t="s">
         <v>9</v>
       </c>
       <c r="F519" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="520" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A520" s="8" t="s">
-        <v>196</v>
+        <v>4</v>
       </c>
       <c r="B520" s="7" t="s">
-        <v>198</v>
+        <v>32</v>
       </c>
       <c r="C520" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D520" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E520" s="3" t="s">
-        <v>208</v>
+      <c r="E520" t="s">
+        <v>9</v>
       </c>
       <c r="F520" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="521" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A521" s="8" t="s">
-        <v>210</v>
+        <v>7</v>
       </c>
       <c r="B521" s="7" t="s">
-        <v>211</v>
+        <v>37</v>
       </c>
       <c r="C521" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D521" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E521" t="s">
         <v>9</v>
       </c>
       <c r="F521" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="522" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A522" s="8" t="s">
-        <v>212</v>
+        <v>34</v>
       </c>
       <c r="B522" s="7" t="s">
-        <v>214</v>
+        <v>33</v>
       </c>
       <c r="C522" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D522" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E522" t="s">
         <v>9</v>
       </c>
       <c r="F522" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="523" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A523" s="8" t="s">
-        <v>218</v>
+        <v>5</v>
       </c>
       <c r="B523" s="7" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="C523" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D523" s="3" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>6</v>
+      </c>
+      <c r="E523" t="s">
+        <v>9</v>
       </c>
       <c r="F523" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="524" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A524" s="8" t="s">
-        <v>218</v>
+        <v>848</v>
       </c>
       <c r="B524" s="7" t="s">
-        <v>225</v>
+        <v>849</v>
       </c>
       <c r="C524" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D524" s="3" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E524" t="s">
+        <v>9</v>
       </c>
       <c r="F524" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="525" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A525" s="8" t="s">
-        <v>124</v>
+        <v>329</v>
       </c>
       <c r="B525" s="7" t="s">
-        <v>125</v>
+        <v>330</v>
       </c>
       <c r="C525" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D525" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E525" t="s">
-        <v>9</v>
+      <c r="E525" s="3" t="s">
+        <v>331</v>
       </c>
       <c r="F525" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="526" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A526" s="8" t="s">
-        <v>235</v>
+        <v>708</v>
       </c>
       <c r="B526" s="7" t="s">
-        <v>237</v>
+        <v>709</v>
       </c>
       <c r="C526" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D526" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E526" t="s">
         <v>9</v>
       </c>
       <c r="F526" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="527" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A527" s="8" t="s">
-        <v>239</v>
+        <v>692</v>
       </c>
       <c r="B527" s="7" t="s">
-        <v>245</v>
+        <v>693</v>
       </c>
       <c r="C527" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D527" s="3" t="s">
-        <v>254</v>
+        <v>6</v>
       </c>
       <c r="E527" t="s">
         <v>9</v>
       </c>
       <c r="F527" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="528" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A528" s="8" t="s">
-        <v>255</v>
+        <v>196</v>
       </c>
       <c r="B528" s="7" t="s">
-        <v>256</v>
+        <v>198</v>
       </c>
       <c r="C528" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D528" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E528" t="s">
-        <v>9</v>
+      <c r="E528" s="3" t="s">
+        <v>207</v>
       </c>
       <c r="F528" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="529" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A529" s="8" t="s">
-        <v>303</v>
+        <v>208</v>
       </c>
       <c r="B529" s="7" t="s">
-        <v>306</v>
+        <v>209</v>
       </c>
       <c r="C529" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D529" s="3" t="s">
-        <v>307</v>
+        <v>6</v>
       </c>
       <c r="E529" t="s">
         <v>9</v>
       </c>
       <c r="F529" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="530" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A530" s="8" t="s">
-        <v>310</v>
+        <v>210</v>
       </c>
       <c r="B530" s="7" t="s">
-        <v>311</v>
+        <v>212</v>
       </c>
       <c r="C530" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D530" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E530" s="3" t="s">
-        <v>312</v>
+      <c r="E530" t="s">
+        <v>9</v>
       </c>
       <c r="F530" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="531" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A531" s="8" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="B531" s="7" t="s">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="C531" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D531" s="3" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>218</v>
+      </c>
+      <c r="E531" s="3" t="s">
+        <v>219</v>
       </c>
       <c r="F531" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="532" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:6" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A532" s="8" t="s">
-        <v>313</v>
+        <v>215</v>
       </c>
       <c r="B532" s="7" t="s">
-        <v>314</v>
+        <v>222</v>
       </c>
       <c r="C532" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D532" s="3" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1558</v>
+      </c>
+      <c r="E532" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F532" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="533" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A533" s="8" t="s">
-        <v>241</v>
+        <v>124</v>
       </c>
       <c r="B533" s="7" t="s">
-        <v>248</v>
+        <v>125</v>
       </c>
       <c r="C533" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D533" s="3" t="s">
-        <v>254</v>
+        <v>6</v>
       </c>
       <c r="E533" t="s">
         <v>9</v>
       </c>
       <c r="F533" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="534" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A534" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="B534" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C534" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D534" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E534" t="s">
+        <v>9</v>
+      </c>
+      <c r="F534" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A535" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="B535" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B534" s="7" t="s">
+      <c r="C535" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D535" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="C534" s="4" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E535" t="s">
         <v>9</v>
       </c>
       <c r="F535" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="536" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A536" s="8" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="B536" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C536" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D536" s="3" t="s">
-        <v>254</v>
+        <v>6</v>
       </c>
       <c r="E536" t="s">
         <v>9</v>
       </c>
       <c r="F536" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="537" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A537" s="8" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="B537" s="7" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="C537" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D537" s="3" t="s">
-        <v>6</v>
+        <v>304</v>
       </c>
       <c r="E537" t="s">
         <v>9</v>
       </c>
       <c r="F537" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="538" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A538" s="8" t="s">
-        <v>244</v>
+        <v>307</v>
       </c>
       <c r="B538" s="7" t="s">
-        <v>252</v>
+        <v>308</v>
       </c>
       <c r="C538" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D538" s="3" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E538" s="3" t="s">
+        <v>309</v>
       </c>
       <c r="F538" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="539" spans="1:6" ht="195" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A539" s="8" t="s">
-        <v>322</v>
+        <v>237</v>
       </c>
       <c r="B539" s="7" t="s">
-        <v>323</v>
+        <v>243</v>
       </c>
       <c r="C539" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D539" s="3" t="s">
-        <v>326</v>
+        <v>251</v>
       </c>
       <c r="E539" t="s">
         <v>9</v>
       </c>
       <c r="F539" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="540" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A540" s="8" t="s">
-        <v>217</v>
+        <v>310</v>
       </c>
       <c r="B540" s="7" t="s">
-        <v>215</v>
+        <v>311</v>
       </c>
       <c r="C540" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D540" s="3" t="s">
-        <v>6</v>
+        <v>312</v>
       </c>
       <c r="E540" t="s">
         <v>9</v>
       </c>
       <c r="F540" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="541" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A541" s="8" t="s">
-        <v>328</v>
+        <v>238</v>
       </c>
       <c r="B541" s="7" t="s">
-        <v>329</v>
+        <v>245</v>
       </c>
       <c r="C541" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D541" s="3" t="s">
-        <v>6</v>
+        <v>251</v>
       </c>
       <c r="E541" t="s">
         <v>9</v>
       </c>
       <c r="F541" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="542" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A542" s="8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>239</v>
+      </c>
+      <c r="B542" s="7" t="s">
+        <v>248</v>
       </c>
       <c r="C542" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D542" s="3" t="s">
-        <v>6</v>
+        <v>251</v>
       </c>
       <c r="E542" t="s">
         <v>9</v>
       </c>
-      <c r="F542" s="10" t="s">
+      <c r="F542" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="543" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A543" s="8" t="s">
-        <v>679</v>
+        <v>313</v>
       </c>
       <c r="B543" s="7" t="s">
-        <v>680</v>
+        <v>315</v>
       </c>
       <c r="C543" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D543" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E543" t="s">
         <v>9</v>
       </c>
       <c r="F543" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="544" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A544" s="8" t="s">
-        <v>304</v>
+        <v>240</v>
       </c>
       <c r="B544" s="7" t="s">
-        <v>305</v>
+        <v>250</v>
       </c>
       <c r="C544" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D544" s="3" t="s">
-        <v>307</v>
+        <v>251</v>
       </c>
       <c r="E544" t="s">
         <v>9</v>
       </c>
       <c r="F544" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="545" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A545" s="8" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="B545" s="7" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="C545" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D545" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E545" t="s">
         <v>9</v>
       </c>
       <c r="F545" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="546" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A546" s="8" t="s">
-        <v>388</v>
+        <v>1680</v>
       </c>
       <c r="B546" s="7" t="s">
-        <v>390</v>
+        <v>1681</v>
       </c>
       <c r="C546" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D546" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E546" t="s">
         <v>9</v>
       </c>
       <c r="F546" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A547" s="8" t="s">
-        <v>380</v>
+        <v>241</v>
       </c>
       <c r="B547" s="7" t="s">
-        <v>384</v>
+        <v>249</v>
       </c>
       <c r="C547" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D547" s="3" t="s">
-        <v>6</v>
+        <v>251</v>
       </c>
       <c r="E547" t="s">
         <v>9</v>
       </c>
       <c r="F547" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="548" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:6" ht="195" x14ac:dyDescent="0.25">
       <c r="A548" s="8" t="s">
-        <v>381</v>
+        <v>319</v>
       </c>
       <c r="B548" s="7" t="s">
-        <v>385</v>
+        <v>320</v>
       </c>
       <c r="C548" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D548" s="3" t="s">
-        <v>6</v>
+        <v>323</v>
       </c>
       <c r="E548" t="s">
         <v>9</v>
       </c>
       <c r="F548" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A549" s="8" t="s">
-        <v>382</v>
+        <v>214</v>
       </c>
       <c r="B549" s="7" t="s">
-        <v>386</v>
+        <v>213</v>
       </c>
       <c r="C549" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D549" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E549" t="s">
         <v>9</v>
       </c>
       <c r="F549" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="550" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A550" s="8" t="s">
-        <v>383</v>
+        <v>325</v>
       </c>
       <c r="B550" s="7" t="s">
-        <v>387</v>
+        <v>326</v>
       </c>
       <c r="C550" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D550" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E550" t="s">
         <v>9</v>
       </c>
       <c r="F550" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A551" s="8" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>23</v>
+      </c>
+      <c r="B551" s="9" t="s">
+        <v>24</v>
       </c>
       <c r="C551" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D551" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E551" t="s">
         <v>9</v>
       </c>
-      <c r="F551" s="5" t="s">
+      <c r="F551" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="552" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A552" s="8" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>1682</v>
+      </c>
+      <c r="B552" s="9" t="s">
+        <v>1685</v>
       </c>
       <c r="C552" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D552" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E552" t="s">
         <v>9</v>
       </c>
       <c r="F552" s="5" t="s">
-        <v>14</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="553" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A553" s="8" t="s">
-        <v>320</v>
+        <v>676</v>
       </c>
       <c r="B553" s="7" t="s">
-        <v>321</v>
+        <v>677</v>
       </c>
       <c r="C553" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D553" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E553" t="s">
         <v>9</v>
       </c>
       <c r="F553" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="554" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A554" s="8" t="s">
-        <v>394</v>
+        <v>301</v>
       </c>
       <c r="B554" s="7" t="s">
-        <v>395</v>
+        <v>302</v>
       </c>
       <c r="C554" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D554" s="3" t="s">
-        <v>6</v>
+        <v>304</v>
       </c>
       <c r="E554" t="s">
         <v>9</v>
       </c>
       <c r="F554" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="555" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A555" s="8" t="s">
-        <v>392</v>
+        <v>327</v>
       </c>
       <c r="B555" s="7" t="s">
-        <v>393</v>
+        <v>328</v>
       </c>
       <c r="C555" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D555" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E555" t="s">
         <v>9</v>
       </c>
       <c r="F555" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="556" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A556" s="8" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="B556" s="7" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="C556" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D556" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E556" t="s">
         <v>9</v>
       </c>
       <c r="F556" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="557" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A557" s="8" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
       <c r="B557" s="7" t="s">
-        <v>401</v>
+        <v>381</v>
       </c>
       <c r="C557" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D557" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E557" s="3" t="s">
+      <c r="E557" t="s">
         <v>9</v>
       </c>
       <c r="F557" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="558" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A558" s="8" t="s">
-        <v>406</v>
+        <v>378</v>
       </c>
       <c r="B558" s="7" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="C558" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D558" s="3" t="s">
-        <v>307</v>
+        <v>6</v>
       </c>
       <c r="E558" t="s">
         <v>9</v>
       </c>
       <c r="F558" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="559" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A559" s="8" t="s">
-        <v>408</v>
+        <v>379</v>
       </c>
       <c r="B559" s="7" t="s">
-        <v>409</v>
+        <v>383</v>
       </c>
       <c r="C559" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D559" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E559" t="s">
         <v>9</v>
       </c>
       <c r="F559" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="560" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A560" s="8" t="s">
-        <v>410</v>
+        <v>380</v>
       </c>
       <c r="B560" s="7" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="C560" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D560" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E560" t="s">
         <v>9</v>
       </c>
       <c r="F560" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="561" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A561" s="8" t="s">
-        <v>472</v>
+        <v>386</v>
       </c>
       <c r="B561" s="7" t="s">
-        <v>474</v>
+        <v>388</v>
       </c>
       <c r="C561" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D561" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E561" s="3" t="s">
-        <v>1628</v>
+      <c r="E561" t="s">
+        <v>9</v>
       </c>
       <c r="F561" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="562" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A562" s="8" t="s">
-        <v>473</v>
+        <v>305</v>
       </c>
       <c r="B562" s="7" t="s">
-        <v>475</v>
+        <v>306</v>
       </c>
       <c r="C562" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D562" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E562" s="3" t="s">
-        <v>1628</v>
+      <c r="E562" t="s">
+        <v>9</v>
       </c>
       <c r="F562" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="563" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A563" s="8" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>317</v>
+      </c>
+      <c r="B563" s="7" t="s">
+        <v>318</v>
       </c>
       <c r="C563" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D563" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E563" t="s">
         <v>9</v>
       </c>
       <c r="F563" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="564" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A564" s="8" t="s">
-        <v>491</v>
+        <v>391</v>
       </c>
       <c r="B564" s="7" t="s">
-        <v>492</v>
+        <v>392</v>
       </c>
       <c r="C564" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D564" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E564" t="s">
         <v>9</v>
       </c>
       <c r="F564" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="565" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A565" s="8" t="s">
-        <v>496</v>
+        <v>389</v>
       </c>
       <c r="B565" s="7" t="s">
-        <v>498</v>
+        <v>390</v>
       </c>
       <c r="C565" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D565" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E565" t="s">
         <v>9</v>
       </c>
       <c r="F565" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="566" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A566" s="8" t="s">
-        <v>502</v>
+        <v>395</v>
       </c>
       <c r="B566" s="7" t="s">
-        <v>503</v>
+        <v>396</v>
       </c>
       <c r="C566" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D566" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E566" t="s">
         <v>9</v>
       </c>
       <c r="F566" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="567" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A567" s="8" t="s">
-        <v>504</v>
+        <v>397</v>
       </c>
       <c r="B567" s="7" t="s">
-        <v>505</v>
+        <v>398</v>
       </c>
       <c r="C567" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D567" s="3" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="E567" t="s">
+        <v>6</v>
+      </c>
+      <c r="E567" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F567" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="568" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A568" s="8" t="s">
-        <v>1649</v>
+        <v>403</v>
       </c>
       <c r="B568" s="7" t="s">
-        <v>1650</v>
+        <v>404</v>
       </c>
       <c r="C568" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D568" s="3" t="s">
-        <v>6</v>
+        <v>304</v>
       </c>
       <c r="E568" t="s">
         <v>9</v>
       </c>
       <c r="F568" s="5" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A569" s="8" t="s">
-        <v>543</v>
+        <v>405</v>
       </c>
       <c r="B569" s="7" t="s">
-        <v>544</v>
+        <v>406</v>
       </c>
       <c r="C569" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D569" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E569" s="3" t="s">
-        <v>545</v>
+      <c r="E569" t="s">
+        <v>9</v>
       </c>
       <c r="F569" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="570" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A570" s="8" t="s">
-        <v>510</v>
+        <v>407</v>
       </c>
       <c r="B570" s="7" t="s">
-        <v>511</v>
+        <v>408</v>
       </c>
       <c r="C570" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D570" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E570" t="s">
         <v>9</v>
       </c>
       <c r="F570" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="571" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A571" s="8" t="s">
-        <v>538</v>
+        <v>469</v>
       </c>
       <c r="B571" s="7" t="s">
-        <v>540</v>
+        <v>471</v>
       </c>
       <c r="C571" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D571" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E571" s="3" t="s">
-        <v>1629</v>
+        <v>1625</v>
       </c>
       <c r="F571" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="572" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A572" s="8" t="s">
-        <v>541</v>
+        <v>470</v>
       </c>
       <c r="B572" s="7" t="s">
-        <v>542</v>
+        <v>472</v>
       </c>
       <c r="C572" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D572" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E572" t="s">
-        <v>9</v>
+      <c r="E572" s="3" t="s">
+        <v>1625</v>
       </c>
       <c r="F572" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="573" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A573" s="8" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>485</v>
+      </c>
+      <c r="B573" t="s">
+        <v>487</v>
       </c>
       <c r="C573" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D573" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E573" s="3" t="s">
-        <v>1629</v>
+      <c r="E573" t="s">
+        <v>9</v>
       </c>
       <c r="F573" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A574" s="8" t="s">
-        <v>1481</v>
+        <v>488</v>
       </c>
       <c r="B574" s="7" t="s">
-        <v>1482</v>
+        <v>489</v>
       </c>
       <c r="C574" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D574" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E574" t="s">
         <v>9</v>
       </c>
       <c r="F574" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="575" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A575" s="8" t="s">
-        <v>546</v>
+        <v>493</v>
       </c>
       <c r="B575" s="7" t="s">
-        <v>547</v>
+        <v>495</v>
       </c>
       <c r="C575" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D575" s="3" t="s">
-        <v>548</v>
+        <v>6</v>
       </c>
       <c r="E575" t="s">
         <v>9</v>
       </c>
       <c r="F575" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="576" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A576" s="8" t="s">
-        <v>687</v>
+        <v>499</v>
       </c>
       <c r="B576" s="7" t="s">
-        <v>688</v>
+        <v>500</v>
       </c>
       <c r="C576" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D576" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E576" t="s">
         <v>9</v>
       </c>
       <c r="F576" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="577" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A577" s="8" t="s">
-        <v>583</v>
+        <v>501</v>
       </c>
       <c r="B577" s="7" t="s">
-        <v>585</v>
+        <v>502</v>
       </c>
       <c r="C577" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D577" s="3" t="s">
-        <v>6</v>
+        <v>503</v>
       </c>
       <c r="E577" t="s">
         <v>9</v>
       </c>
       <c r="F577" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="578" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A578" s="8" t="s">
-        <v>570</v>
+        <v>1645</v>
       </c>
       <c r="B578" s="7" t="s">
-        <v>572</v>
+        <v>1646</v>
       </c>
       <c r="C578" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D578" s="3" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>6</v>
+      </c>
+      <c r="E578" t="s">
+        <v>9</v>
       </c>
       <c r="F578" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A579" s="8" t="s">
-        <v>589</v>
+        <v>540</v>
       </c>
       <c r="B579" s="7" t="s">
-        <v>590</v>
+        <v>541</v>
       </c>
       <c r="C579" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D579" s="3" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E579" s="3" t="s">
+        <v>542</v>
       </c>
       <c r="F579" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A580" s="8" t="s">
-        <v>560</v>
+        <v>507</v>
       </c>
       <c r="B580" s="7" t="s">
-        <v>561</v>
+        <v>508</v>
       </c>
       <c r="C580" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D580" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E580" t="s">
         <v>9</v>
       </c>
       <c r="F580" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="581" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A581" s="8" t="s">
-        <v>1128</v>
+        <v>535</v>
       </c>
       <c r="B581" s="7" t="s">
-        <v>1129</v>
+        <v>537</v>
       </c>
       <c r="C581" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D581" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E581" s="3" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="F581" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="582" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A582" s="8" t="s">
-        <v>483</v>
+        <v>538</v>
       </c>
       <c r="B582" s="7" t="s">
-        <v>487</v>
+        <v>539</v>
       </c>
       <c r="C582" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D582" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E582" t="s">
         <v>9</v>
       </c>
       <c r="F582" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="583" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A583" s="8" t="s">
-        <v>601</v>
+        <v>534</v>
       </c>
       <c r="B583" s="7" t="s">
-        <v>604</v>
+        <v>536</v>
       </c>
       <c r="C583" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D583" s="3" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E583" s="3" t="s">
+        <v>1626</v>
       </c>
       <c r="F583" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="584" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A584" s="8" t="s">
-        <v>605</v>
+        <v>1478</v>
       </c>
       <c r="B584" s="7" t="s">
-        <v>607</v>
+        <v>1479</v>
       </c>
       <c r="C584" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D584" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E584" t="s">
         <v>9</v>
       </c>
       <c r="F584" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="585" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A585" s="8" t="s">
-        <v>617</v>
+        <v>543</v>
       </c>
       <c r="B585" s="7" t="s">
-        <v>621</v>
+        <v>544</v>
       </c>
       <c r="C585" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D585" s="3" t="s">
-        <v>6</v>
+        <v>545</v>
       </c>
       <c r="E585" t="s">
         <v>9</v>
       </c>
       <c r="F585" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="586" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A586" s="8" t="s">
-        <v>1485</v>
+        <v>684</v>
       </c>
       <c r="B586" s="7" t="s">
-        <v>1487</v>
+        <v>685</v>
       </c>
       <c r="C586" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D586" s="3" t="s">
-        <v>307</v>
+        <v>6</v>
       </c>
       <c r="E586" t="s">
         <v>9</v>
       </c>
       <c r="F586" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="587" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A587" s="8" t="s">
-        <v>1486</v>
+        <v>580</v>
       </c>
       <c r="B587" s="7" t="s">
-        <v>1488</v>
+        <v>582</v>
       </c>
       <c r="C587" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D587" s="3" t="s">
-        <v>1489</v>
+        <v>6</v>
       </c>
       <c r="E587" t="s">
         <v>9</v>
       </c>
       <c r="F587" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="588" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A588" s="8" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="B588" s="7" t="s">
-        <v>588</v>
+        <v>569</v>
       </c>
       <c r="C588" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D588" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>572</v>
+      </c>
+      <c r="E588" s="3" t="s">
+        <v>573</v>
       </c>
       <c r="F588" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="589" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A589" s="8" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
       <c r="B589" s="7" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="C589" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D589" s="3" t="s">
-        <v>6</v>
+        <v>503</v>
       </c>
       <c r="E589" t="s">
         <v>9</v>
       </c>
       <c r="F589" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="590" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A590" s="8" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="B590" s="7" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="C590" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D590" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E590" t="s">
         <v>9</v>
       </c>
       <c r="F590" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="591" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A591" s="8" t="s">
-        <v>674</v>
+        <v>1125</v>
       </c>
       <c r="B591" s="7" t="s">
-        <v>675</v>
+        <v>1126</v>
       </c>
       <c r="C591" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D591" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E591" t="s">
-        <v>9</v>
+      <c r="E591" s="3" t="s">
+        <v>1624</v>
       </c>
       <c r="F591" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="592" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A592" s="8" t="s">
-        <v>673</v>
+        <v>480</v>
       </c>
       <c r="B592" s="7" t="s">
-        <v>676</v>
+        <v>484</v>
       </c>
       <c r="C592" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D592" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E592" t="s">
         <v>9</v>
       </c>
       <c r="F592" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="593" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A593" s="8" t="s">
-        <v>671</v>
+        <v>598</v>
       </c>
       <c r="B593" s="7" t="s">
-        <v>672</v>
+        <v>601</v>
       </c>
       <c r="C593" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D593" s="3" t="s">
-        <v>6</v>
+        <v>304</v>
       </c>
       <c r="E593" t="s">
         <v>9</v>
       </c>
       <c r="F593" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="594" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A594" s="8" t="s">
-        <v>1186</v>
+        <v>602</v>
       </c>
       <c r="B594" s="7" t="s">
-        <v>1187</v>
+        <v>604</v>
       </c>
       <c r="C594" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D594" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E594" t="s">
         <v>9</v>
       </c>
       <c r="F594" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="595" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A595" s="8" t="s">
-        <v>677</v>
+        <v>614</v>
       </c>
       <c r="B595" s="7" t="s">
-        <v>678</v>
+        <v>618</v>
       </c>
       <c r="C595" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D595" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E595" t="s">
         <v>9</v>
       </c>
       <c r="F595" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="8" t="s">
-        <v>677</v>
+        <v>1482</v>
       </c>
       <c r="B596" s="7" t="s">
-        <v>678</v>
+        <v>1484</v>
       </c>
       <c r="C596" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D596" s="3" t="s">
-        <v>6</v>
+        <v>304</v>
       </c>
       <c r="E596" t="s">
         <v>9</v>
       </c>
       <c r="F596" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="597" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A597" s="8" t="s">
-        <v>702</v>
+        <v>1483</v>
       </c>
       <c r="B597" s="7" t="s">
-        <v>703</v>
+        <v>1485</v>
       </c>
       <c r="C597" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D597" s="3" t="s">
-        <v>704</v>
+        <v>1486</v>
       </c>
       <c r="E597" t="s">
         <v>9</v>
       </c>
       <c r="F597" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="598" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A598" s="8" t="s">
-        <v>723</v>
+        <v>584</v>
       </c>
       <c r="B598" s="7" t="s">
-        <v>724</v>
+        <v>585</v>
       </c>
       <c r="C598" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D598" s="3" t="s">
-        <v>725</v>
+        <v>6</v>
       </c>
       <c r="E598" t="s">
         <v>9</v>
       </c>
       <c r="F598" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="599" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A599" s="8" t="s">
-        <v>728</v>
+        <v>564</v>
       </c>
       <c r="B599" s="7" t="s">
-        <v>729</v>
+        <v>565</v>
       </c>
       <c r="C599" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D599" s="3" t="s">
-        <v>730</v>
+        <v>6</v>
       </c>
       <c r="E599" t="s">
         <v>9</v>
       </c>
       <c r="F599" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="600" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A600" s="8" t="s">
-        <v>735</v>
+        <v>561</v>
       </c>
       <c r="B600" s="7" t="s">
-        <v>736</v>
+        <v>563</v>
       </c>
       <c r="C600" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D600" s="3" t="s">
-        <v>737</v>
+        <v>6</v>
       </c>
       <c r="E600" t="s">
         <v>9</v>
       </c>
       <c r="F600" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="601" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A601" s="8" t="s">
-        <v>726</v>
+        <v>1683</v>
       </c>
       <c r="B601" s="7" t="s">
-        <v>727</v>
+        <v>1684</v>
       </c>
       <c r="C601" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D601" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E601" s="3" t="s">
-        <v>1631</v>
+      <c r="E601" t="s">
+        <v>9</v>
       </c>
       <c r="F601" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A602" s="8" t="s">
-        <v>844</v>
+        <v>671</v>
       </c>
       <c r="B602" s="7" t="s">
-        <v>845</v>
+        <v>672</v>
       </c>
       <c r="C602" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D602" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E602" t="s">
         <v>9</v>
       </c>
       <c r="F602" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="603" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A603" s="8" t="s">
-        <v>742</v>
+        <v>670</v>
       </c>
       <c r="B603" s="7" t="s">
-        <v>743</v>
+        <v>673</v>
       </c>
       <c r="C603" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D603" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E603" t="s">
         <v>9</v>
       </c>
       <c r="F603" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="604" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A604" s="8" t="s">
-        <v>476</v>
+        <v>668</v>
       </c>
       <c r="B604" s="7" t="s">
-        <v>477</v>
+        <v>669</v>
       </c>
       <c r="C604" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D604" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E604" t="s">
         <v>9</v>
       </c>
       <c r="F604" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="605" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A605" s="8" t="s">
-        <v>882</v>
+        <v>1183</v>
       </c>
       <c r="B605" s="7" t="s">
-        <v>883</v>
+        <v>1184</v>
       </c>
       <c r="C605" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D605" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E605" t="s">
         <v>9</v>
       </c>
       <c r="F605" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="606" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A606" s="8" t="s">
-        <v>853</v>
+        <v>674</v>
       </c>
       <c r="B606" s="7" t="s">
-        <v>854</v>
+        <v>675</v>
       </c>
       <c r="C606" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D606" s="3" t="s">
-        <v>855</v>
+        <v>6</v>
       </c>
       <c r="E606" t="s">
         <v>9</v>
       </c>
       <c r="F606" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="607" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A607" s="8" t="s">
-        <v>926</v>
+        <v>674</v>
       </c>
       <c r="B607" s="7" t="s">
-        <v>927</v>
+        <v>675</v>
       </c>
       <c r="C607" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D607" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E607" t="s">
         <v>9</v>
       </c>
       <c r="F607" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="608" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A608" s="8" t="s">
-        <v>1651</v>
+        <v>699</v>
       </c>
       <c r="B608" s="7" t="s">
-        <v>1653</v>
+        <v>700</v>
       </c>
       <c r="C608" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D608" s="3" t="s">
-        <v>6</v>
+        <v>701</v>
       </c>
       <c r="E608" t="s">
         <v>9</v>
       </c>
       <c r="F608" s="5" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A609" s="8" t="s">
-        <v>1652</v>
+        <v>720</v>
       </c>
       <c r="B609" s="7" t="s">
-        <v>1659</v>
+        <v>721</v>
       </c>
       <c r="C609" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D609" s="3" t="s">
-        <v>6</v>
+        <v>722</v>
       </c>
       <c r="E609" t="s">
         <v>9</v>
       </c>
       <c r="F609" s="5" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="610" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A610" s="8" t="s">
-        <v>681</v>
+        <v>725</v>
       </c>
       <c r="B610" s="7" t="s">
-        <v>683</v>
+        <v>726</v>
       </c>
       <c r="C610" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D610" s="3" t="s">
-        <v>6</v>
+        <v>727</v>
       </c>
       <c r="E610" t="s">
         <v>9</v>
       </c>
       <c r="F610" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="611" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A611" s="8" t="s">
-        <v>682</v>
+        <v>732</v>
       </c>
       <c r="B611" s="7" t="s">
-        <v>684</v>
+        <v>733</v>
       </c>
       <c r="C611" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D611" s="3" t="s">
-        <v>6</v>
+        <v>734</v>
       </c>
       <c r="E611" t="s">
         <v>9</v>
       </c>
       <c r="F611" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="612" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A612" s="8" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B612" s="7" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C612" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D612" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E612" t="s">
-        <v>9</v>
+      <c r="E612" s="3" t="s">
+        <v>1628</v>
       </c>
       <c r="F612" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="613" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A613" s="8" t="s">
-        <v>549</v>
+        <v>841</v>
       </c>
       <c r="B613" s="7" t="s">
-        <v>550</v>
+        <v>842</v>
       </c>
       <c r="C613" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D613" s="3" t="s">
-        <v>501</v>
+        <v>6</v>
       </c>
       <c r="E613" t="s">
         <v>9</v>
       </c>
       <c r="F613" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="614" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A614" s="8" t="s">
-        <v>705</v>
+        <v>739</v>
       </c>
       <c r="B614" s="7" t="s">
-        <v>706</v>
+        <v>740</v>
       </c>
       <c r="C614" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D614" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E614" t="s">
         <v>9</v>
       </c>
       <c r="F614" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="615" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A615" s="8" t="s">
-        <v>744</v>
+        <v>473</v>
       </c>
       <c r="B615" s="7" t="s">
-        <v>747</v>
+        <v>474</v>
       </c>
       <c r="C615" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D615" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E615" t="s">
         <v>9</v>
       </c>
       <c r="F615" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="616" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A616" s="8" t="s">
-        <v>685</v>
+        <v>879</v>
       </c>
       <c r="B616" s="7" t="s">
-        <v>686</v>
+        <v>880</v>
       </c>
       <c r="C616" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D616" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E616" t="s">
         <v>9</v>
       </c>
       <c r="F616" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="617" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A617" s="8" t="s">
-        <v>685</v>
+        <v>850</v>
       </c>
       <c r="B617" s="7" t="s">
-        <v>686</v>
+        <v>851</v>
       </c>
       <c r="C617" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D617" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1630</v>
+        <v>852</v>
+      </c>
+      <c r="E617" t="s">
+        <v>9</v>
       </c>
       <c r="F617" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="618" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A618" s="8" t="s">
-        <v>755</v>
+        <v>923</v>
       </c>
       <c r="B618" s="7" t="s">
-        <v>762</v>
+        <v>924</v>
       </c>
       <c r="C618" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D618" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E618" t="s">
         <v>9</v>
       </c>
       <c r="F618" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="619" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A619" s="8" t="s">
-        <v>699</v>
+        <v>1647</v>
       </c>
       <c r="B619" s="7" t="s">
-        <v>700</v>
+        <v>1649</v>
       </c>
       <c r="C619" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D619" s="3" t="s">
-        <v>701</v>
+        <v>6</v>
       </c>
       <c r="E619" t="s">
         <v>9</v>
       </c>
       <c r="F619" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A620" s="8" t="s">
-        <v>756</v>
+        <v>1648</v>
       </c>
       <c r="B620" s="7" t="s">
-        <v>763</v>
+        <v>1655</v>
       </c>
       <c r="C620" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D620" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E620" t="s">
         <v>9</v>
       </c>
       <c r="F620" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A621" s="8" t="s">
-        <v>757</v>
+        <v>678</v>
       </c>
       <c r="B621" s="7" t="s">
-        <v>764</v>
+        <v>680</v>
       </c>
       <c r="C621" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D621" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E621" t="s">
         <v>9</v>
       </c>
       <c r="F621" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="622" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A622" s="8" t="s">
-        <v>709</v>
+        <v>679</v>
       </c>
       <c r="B622" s="7" t="s">
-        <v>710</v>
+        <v>681</v>
       </c>
       <c r="C622" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D622" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E622" t="s">
         <v>9</v>
       </c>
       <c r="F622" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="623" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A623" s="8" t="s">
-        <v>707</v>
+        <v>718</v>
       </c>
       <c r="B623" s="7" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="C623" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D623" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E623" t="s">
         <v>9</v>
       </c>
       <c r="F623" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="624" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A624" s="8" t="s">
-        <v>716</v>
+        <v>546</v>
       </c>
       <c r="B624" s="7" t="s">
-        <v>717</v>
+        <v>547</v>
       </c>
       <c r="C624" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D624" s="3" t="s">
-        <v>6</v>
+        <v>498</v>
       </c>
       <c r="E624" t="s">
         <v>9</v>
       </c>
       <c r="F624" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="625" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A625" s="8" t="s">
-        <v>718</v>
+        <v>702</v>
       </c>
       <c r="B625" s="7" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
       <c r="C625" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D625" s="3" t="s">
-        <v>720</v>
+        <v>6</v>
       </c>
       <c r="E625" t="s">
         <v>9</v>
       </c>
       <c r="F625" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="626" spans="1:6" ht="255" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A626" s="8" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="B626" s="7" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="C626" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D626" s="3" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>6</v>
+      </c>
+      <c r="E626" t="s">
+        <v>9</v>
       </c>
       <c r="F626" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="627" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A627" s="8" t="s">
-        <v>745</v>
+        <v>682</v>
       </c>
       <c r="B627" s="7" t="s">
-        <v>748</v>
+        <v>683</v>
       </c>
       <c r="C627" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D627" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E627" t="s">
         <v>9</v>
       </c>
       <c r="F627" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="628" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:6" ht="75" x14ac:dyDescent="0.25">
       <c r="A628" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="B628" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="C628" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D628" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E628" s="3" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F628" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A629" s="8" t="s">
         <v>752</v>
       </c>
-      <c r="B628" s="7" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B629" s="7" t="s">
-        <v>775</v>
+        <v>759</v>
       </c>
       <c r="C629" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D629" s="3" t="s">
-        <v>506</v>
+        <v>6</v>
       </c>
       <c r="E629" t="s">
         <v>9</v>
       </c>
       <c r="F629" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="630" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A630" s="8" t="s">
-        <v>786</v>
+        <v>696</v>
       </c>
       <c r="B630" s="7" t="s">
-        <v>789</v>
+        <v>697</v>
       </c>
       <c r="C630" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D630" s="3" t="s">
-        <v>788</v>
+        <v>698</v>
       </c>
       <c r="E630" t="s">
         <v>9</v>
       </c>
       <c r="F630" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="631" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A631" s="8" t="s">
-        <v>790</v>
+        <v>753</v>
       </c>
       <c r="B631" s="7" t="s">
-        <v>792</v>
+        <v>760</v>
       </c>
       <c r="C631" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D631" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E631" t="s">
         <v>9</v>
       </c>
       <c r="F631" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="632" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A632" s="8" t="s">
-        <v>782</v>
+        <v>754</v>
       </c>
       <c r="B632" s="7" t="s">
-        <v>783</v>
+        <v>761</v>
       </c>
       <c r="C632" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D632" s="3" t="s">
-        <v>501</v>
+        <v>6</v>
       </c>
       <c r="E632" t="s">
         <v>9</v>
       </c>
       <c r="F632" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="633" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A633" s="8" t="s">
-        <v>816</v>
+        <v>706</v>
       </c>
       <c r="B633" s="7" t="s">
-        <v>817</v>
+        <v>707</v>
       </c>
       <c r="C633" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D633" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E633" t="s">
         <v>9</v>
       </c>
       <c r="F633" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="634" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A634" s="8" t="s">
-        <v>806</v>
+        <v>704</v>
       </c>
       <c r="B634" s="7" t="s">
-        <v>807</v>
+        <v>705</v>
       </c>
       <c r="C634" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D634" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E634" t="s">
         <v>9</v>
       </c>
       <c r="F634" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="635" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A635" s="8" t="s">
-        <v>806</v>
+        <v>713</v>
       </c>
       <c r="B635" s="7" t="s">
-        <v>807</v>
+        <v>714</v>
       </c>
       <c r="C635" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D635" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E635" t="s">
         <v>9</v>
       </c>
       <c r="F635" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="636" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A636" s="8" t="s">
-        <v>693</v>
+        <v>715</v>
       </c>
       <c r="B636" s="7" t="s">
-        <v>694</v>
+        <v>716</v>
       </c>
       <c r="C636" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D636" s="3" t="s">
-        <v>6</v>
+        <v>717</v>
       </c>
       <c r="E636" t="s">
         <v>9</v>
       </c>
       <c r="F636" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="637" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:6" ht="255" x14ac:dyDescent="0.25">
       <c r="A637" s="8" t="s">
-        <v>753</v>
+        <v>728</v>
       </c>
       <c r="B637" s="7" t="s">
-        <v>760</v>
+        <v>729</v>
       </c>
       <c r="C637" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D637" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>730</v>
+      </c>
+      <c r="E637" s="3" t="s">
+        <v>731</v>
       </c>
       <c r="F637" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="638" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A638" s="8" t="s">
-        <v>778</v>
+        <v>742</v>
       </c>
       <c r="B638" s="7" t="s">
-        <v>779</v>
+        <v>745</v>
       </c>
       <c r="C638" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D638" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E638" t="s">
         <v>9</v>
       </c>
       <c r="F638" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="639" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A639" s="8" t="s">
-        <v>831</v>
+        <v>749</v>
       </c>
       <c r="B639" s="7" t="s">
-        <v>832</v>
+        <v>755</v>
       </c>
       <c r="C639" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D639" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E639" t="s">
         <v>9</v>
       </c>
       <c r="F639" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="640" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A640" s="8" t="s">
-        <v>826</v>
+        <v>771</v>
       </c>
       <c r="B640" s="7" t="s">
-        <v>827</v>
+        <v>772</v>
       </c>
       <c r="C640" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D640" s="3" t="s">
-        <v>6</v>
+        <v>503</v>
       </c>
       <c r="E640" t="s">
         <v>9</v>
       </c>
       <c r="F640" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="641" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A641" s="8" t="s">
-        <v>823</v>
+        <v>783</v>
       </c>
       <c r="B641" s="7" t="s">
-        <v>824</v>
+        <v>786</v>
       </c>
       <c r="C641" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D641" s="3" t="s">
-        <v>825</v>
+        <v>785</v>
       </c>
       <c r="E641" t="s">
         <v>9</v>
       </c>
       <c r="F641" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="642" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A642" s="8" t="s">
-        <v>499</v>
+        <v>787</v>
       </c>
       <c r="B642" s="7" t="s">
-        <v>500</v>
+        <v>789</v>
       </c>
       <c r="C642" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D642" s="3" t="s">
-        <v>501</v>
+        <v>6</v>
       </c>
       <c r="E642" t="s">
         <v>9</v>
       </c>
       <c r="F642" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="643" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A643" s="8" t="s">
-        <v>765</v>
+        <v>779</v>
       </c>
       <c r="B643" s="7" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
       <c r="C643" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D643" s="3" t="s">
-        <v>6</v>
+        <v>498</v>
       </c>
       <c r="E643" t="s">
         <v>9</v>
       </c>
       <c r="F643" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A644" s="8" t="s">
-        <v>766</v>
+        <v>813</v>
       </c>
       <c r="B644" s="7" t="s">
-        <v>770</v>
+        <v>814</v>
       </c>
       <c r="C644" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D644" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E644" t="s">
         <v>9</v>
       </c>
       <c r="F644" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="645" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A645" s="8" t="s">
-        <v>746</v>
+        <v>803</v>
       </c>
       <c r="B645" s="7" t="s">
-        <v>749</v>
+        <v>804</v>
       </c>
       <c r="C645" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D645" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E645" t="s">
         <v>9</v>
       </c>
       <c r="F645" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="646" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A646" s="8" t="s">
-        <v>846</v>
+        <v>803</v>
       </c>
       <c r="B646" s="7" t="s">
-        <v>847</v>
+        <v>804</v>
       </c>
       <c r="C646" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D646" s="3" t="s">
-        <v>848</v>
+        <v>6</v>
       </c>
       <c r="E646" t="s">
         <v>9</v>
       </c>
       <c r="F646" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="647" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A647" s="8" t="s">
-        <v>859</v>
+        <v>690</v>
       </c>
       <c r="B647" s="7" t="s">
-        <v>860</v>
+        <v>691</v>
       </c>
       <c r="C647" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D647" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E647" t="s">
         <v>9</v>
       </c>
       <c r="F647" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="648" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A648" s="8" t="s">
-        <v>861</v>
+        <v>750</v>
       </c>
       <c r="B648" s="7" t="s">
-        <v>863</v>
+        <v>757</v>
       </c>
       <c r="C648" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D648" s="3" t="s">
-        <v>864</v>
+        <v>6</v>
       </c>
       <c r="E648" t="s">
         <v>9</v>
       </c>
       <c r="F648" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="649" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A649" s="8" t="s">
-        <v>880</v>
+        <v>775</v>
       </c>
       <c r="B649" s="7" t="s">
-        <v>881</v>
+        <v>776</v>
       </c>
       <c r="C649" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D649" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E649" t="s">
         <v>9</v>
       </c>
       <c r="F649" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="650" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A650" s="8" t="s">
-        <v>865</v>
+        <v>828</v>
       </c>
       <c r="B650" s="7" t="s">
-        <v>871</v>
+        <v>829</v>
       </c>
       <c r="C650" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D650" s="3" t="s">
-        <v>869</v>
+        <v>6</v>
       </c>
       <c r="E650" t="s">
         <v>9</v>
       </c>
       <c r="F650" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="651" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A651" s="8" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
       <c r="B651" s="7" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="C651" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D651" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E651" t="s">
         <v>9</v>
       </c>
       <c r="F651" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="652" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A652" s="8" t="s">
-        <v>465</v>
+        <v>820</v>
       </c>
       <c r="B652" s="7" t="s">
-        <v>468</v>
+        <v>821</v>
       </c>
       <c r="C652" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D652" s="3" t="s">
-        <v>467</v>
+        <v>822</v>
       </c>
       <c r="E652" t="s">
         <v>9</v>
       </c>
       <c r="F652" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="653" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A653" s="8" t="s">
-        <v>1403</v>
+        <v>496</v>
       </c>
       <c r="B653" s="7" t="s">
-        <v>1405</v>
+        <v>497</v>
       </c>
       <c r="C653" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D653" s="3" t="s">
-        <v>467</v>
+        <v>498</v>
       </c>
       <c r="E653" t="s">
         <v>9</v>
       </c>
       <c r="F653" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="654" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A654" s="8" t="s">
-        <v>466</v>
+        <v>762</v>
       </c>
       <c r="B654" s="7" t="s">
-        <v>469</v>
+        <v>768</v>
       </c>
       <c r="C654" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D654" s="3" t="s">
-        <v>467</v>
+        <v>6</v>
       </c>
       <c r="E654" t="s">
         <v>9</v>
       </c>
       <c r="F654" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="655" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A655" s="8" t="s">
-        <v>873</v>
+        <v>763</v>
       </c>
       <c r="B655" s="7" t="s">
-        <v>866</v>
+        <v>767</v>
       </c>
       <c r="C655" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D655" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E655" t="s">
         <v>9</v>
       </c>
       <c r="F655" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="656" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A656" s="8" t="s">
-        <v>874</v>
+        <v>743</v>
       </c>
       <c r="B656" s="7" t="s">
-        <v>875</v>
+        <v>746</v>
       </c>
       <c r="C656" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D656" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E656" t="s">
         <v>9</v>
       </c>
       <c r="F656" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="657" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A657" s="8" t="s">
-        <v>794</v>
+        <v>843</v>
       </c>
       <c r="B657" s="7" t="s">
-        <v>796</v>
+        <v>844</v>
       </c>
       <c r="C657" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D657" s="3" t="s">
-        <v>6</v>
+        <v>845</v>
       </c>
       <c r="E657" t="s">
         <v>9</v>
       </c>
       <c r="F657" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="658" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A658" s="8" t="s">
-        <v>914</v>
+        <v>856</v>
       </c>
       <c r="B658" s="7" t="s">
-        <v>915</v>
+        <v>857</v>
       </c>
       <c r="C658" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D658" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E658" t="s">
         <v>9</v>
       </c>
       <c r="F658" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="659" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A659" s="8" t="s">
-        <v>697</v>
+        <v>858</v>
       </c>
       <c r="B659" s="7" t="s">
-        <v>698</v>
+        <v>860</v>
       </c>
       <c r="C659" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D659" s="3" t="s">
-        <v>6</v>
+        <v>861</v>
       </c>
       <c r="E659" t="s">
         <v>9</v>
       </c>
       <c r="F659" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="660" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A660" s="8" t="s">
-        <v>842</v>
+        <v>877</v>
       </c>
       <c r="B660" s="7" t="s">
-        <v>843</v>
+        <v>878</v>
       </c>
       <c r="C660" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D660" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E660" t="s">
         <v>9</v>
       </c>
       <c r="F660" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="661" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A661" s="8" t="s">
-        <v>689</v>
+        <v>862</v>
       </c>
       <c r="B661" s="7" t="s">
-        <v>690</v>
+        <v>868</v>
       </c>
       <c r="C661" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D661" s="3" t="s">
-        <v>6</v>
+        <v>866</v>
       </c>
       <c r="E661" t="s">
         <v>9</v>
       </c>
       <c r="F661" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="662" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A662" s="8" t="s">
-        <v>884</v>
+        <v>832</v>
       </c>
       <c r="B662" s="7" t="s">
-        <v>885</v>
+        <v>833</v>
       </c>
       <c r="C662" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D662" s="3" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>6</v>
+      </c>
+      <c r="E662" t="s">
+        <v>9</v>
       </c>
       <c r="F662" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="663" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A663" s="8" t="s">
-        <v>890</v>
+        <v>462</v>
       </c>
       <c r="B663" s="7" t="s">
-        <v>891</v>
+        <v>465</v>
       </c>
       <c r="C663" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D663" s="3" t="s">
-        <v>892</v>
+        <v>464</v>
       </c>
       <c r="E663" t="s">
         <v>9</v>
       </c>
       <c r="F663" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="664" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A664" s="8" t="s">
-        <v>667</v>
+        <v>1400</v>
       </c>
       <c r="B664" s="7" t="s">
-        <v>668</v>
+        <v>1402</v>
       </c>
       <c r="C664" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D664" s="3" t="s">
-        <v>6</v>
+        <v>464</v>
       </c>
       <c r="E664" t="s">
         <v>9</v>
       </c>
       <c r="F664" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="665" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A665" s="8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>463</v>
+      </c>
+      <c r="B665" s="7" t="s">
+        <v>466</v>
       </c>
       <c r="C665" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D665" s="3" t="s">
-        <v>6</v>
+        <v>464</v>
       </c>
       <c r="E665" t="s">
         <v>9</v>
       </c>
-      <c r="F665" s="10" t="s">
-[...3 lines deleted...]
-    <row r="666" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="F665" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A666" s="8" t="s">
-        <v>893</v>
+        <v>870</v>
       </c>
       <c r="B666" s="7" t="s">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="C666" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D666" s="3" t="s">
-        <v>901</v>
+        <v>6</v>
       </c>
       <c r="E666" t="s">
         <v>9</v>
       </c>
       <c r="F666" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="667" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A667" s="8" t="s">
-        <v>912</v>
+        <v>871</v>
       </c>
       <c r="B667" s="7" t="s">
-        <v>913</v>
+        <v>872</v>
       </c>
       <c r="C667" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D667" s="3" t="s">
-        <v>909</v>
+        <v>6</v>
       </c>
       <c r="E667" t="s">
         <v>9</v>
       </c>
       <c r="F667" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="668" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A668" s="8" t="s">
-        <v>507</v>
+        <v>791</v>
       </c>
       <c r="B668" s="7" t="s">
-        <v>508</v>
+        <v>793</v>
       </c>
       <c r="C668" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D668" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E668" t="s">
         <v>9</v>
       </c>
       <c r="F668" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="669" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A669" s="8" t="s">
-        <v>613</v>
+        <v>911</v>
       </c>
       <c r="B669" s="7" t="s">
-        <v>615</v>
+        <v>912</v>
       </c>
       <c r="C669" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D669" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E669" t="s">
         <v>9</v>
       </c>
       <c r="F669" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="670" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A670" s="8" t="s">
-        <v>921</v>
+        <v>694</v>
       </c>
       <c r="B670" s="7" t="s">
-        <v>922</v>
+        <v>695</v>
       </c>
       <c r="C670" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D670" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E670" t="s">
         <v>9</v>
       </c>
       <c r="F670" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="671" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A671" s="8" t="s">
-        <v>1424</v>
+        <v>839</v>
       </c>
       <c r="B671" s="7" t="s">
-        <v>1425</v>
+        <v>840</v>
       </c>
       <c r="C671" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D671" s="3" t="s">
-        <v>185</v>
+        <v>6</v>
       </c>
       <c r="E671" t="s">
         <v>9</v>
       </c>
       <c r="F671" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="672" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A672" s="8" t="s">
-        <v>856</v>
+        <v>686</v>
       </c>
       <c r="B672" s="7" t="s">
-        <v>857</v>
+        <v>687</v>
       </c>
       <c r="C672" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D672" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E672" t="s">
         <v>9</v>
       </c>
       <c r="F672" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="673" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A673" s="8" t="s">
-        <v>1270</v>
+        <v>881</v>
       </c>
       <c r="B673" s="7" t="s">
-        <v>1271</v>
+        <v>882</v>
       </c>
       <c r="C673" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D673" s="3" t="s">
-        <v>1272</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>883</v>
+      </c>
+      <c r="E673" s="3" t="s">
+        <v>884</v>
       </c>
       <c r="F673" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="674" spans="1:6" ht="120" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A674" s="8" t="s">
-        <v>923</v>
+        <v>887</v>
       </c>
       <c r="B674" s="7" t="s">
-        <v>924</v>
+        <v>888</v>
       </c>
       <c r="C674" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D674" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>889</v>
+      </c>
+      <c r="E674" t="s">
+        <v>9</v>
       </c>
       <c r="F674" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="675" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A675" s="8" t="s">
-        <v>531</v>
+        <v>664</v>
       </c>
       <c r="B675" s="7" t="s">
-        <v>535</v>
+        <v>665</v>
       </c>
       <c r="C675" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D675" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E675" t="s">
         <v>9</v>
       </c>
       <c r="F675" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="676" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A676" s="8" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>15</v>
+      </c>
+      <c r="B676" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="C676" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D676" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E676" t="s">
         <v>9</v>
       </c>
-      <c r="F676" s="5" t="s">
-[...3 lines deleted...]
-    <row r="677" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F676" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A677" s="8" t="s">
-        <v>530</v>
+        <v>890</v>
       </c>
       <c r="B677" s="7" t="s">
-        <v>534</v>
+        <v>894</v>
       </c>
       <c r="C677" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D677" s="3" t="s">
-        <v>6</v>
+        <v>898</v>
       </c>
       <c r="E677" t="s">
         <v>9</v>
       </c>
       <c r="F677" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A678" s="8" t="s">
-        <v>928</v>
+        <v>909</v>
       </c>
       <c r="B678" s="7" t="s">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="C678" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D678" s="3" t="s">
-        <v>6</v>
+        <v>906</v>
       </c>
       <c r="E678" t="s">
         <v>9</v>
       </c>
       <c r="F678" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="8" t="s">
-        <v>1654</v>
+        <v>504</v>
       </c>
       <c r="B679" s="7" t="s">
-        <v>1108</v>
+        <v>505</v>
       </c>
       <c r="C679" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D679" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E679" t="s">
         <v>9</v>
       </c>
       <c r="F679" s="5" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="680" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A680" s="8" t="s">
-        <v>768</v>
+        <v>610</v>
       </c>
       <c r="B680" s="7" t="s">
-        <v>772</v>
+        <v>612</v>
       </c>
       <c r="C680" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D680" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E680" t="s">
         <v>9</v>
       </c>
       <c r="F680" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="681" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A681" s="8" t="s">
-        <v>769</v>
+        <v>918</v>
       </c>
       <c r="B681" s="7" t="s">
-        <v>773</v>
+        <v>919</v>
       </c>
       <c r="C681" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D681" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E681" t="s">
         <v>9</v>
       </c>
       <c r="F681" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="682" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A682" s="8" t="s">
-        <v>1438</v>
+        <v>1421</v>
       </c>
       <c r="B682" s="7" t="s">
-        <v>1439</v>
+        <v>1422</v>
       </c>
       <c r="C682" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D682" s="3" t="s">
-        <v>1440</v>
+        <v>185</v>
       </c>
       <c r="E682" t="s">
         <v>9</v>
       </c>
       <c r="F682" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="683" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A683" s="8" t="s">
-        <v>1483</v>
+        <v>853</v>
       </c>
       <c r="B683" s="7" t="s">
-        <v>1484</v>
+        <v>854</v>
       </c>
       <c r="C683" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D683" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E683" t="s">
         <v>9</v>
       </c>
       <c r="F683" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="684" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="684" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A684" s="8" t="s">
-        <v>40</v>
+        <v>1267</v>
       </c>
       <c r="B684" s="7" t="s">
-        <v>39</v>
+        <v>1268</v>
       </c>
       <c r="C684" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D684" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>1269</v>
+      </c>
+      <c r="E684" t="s">
+        <v>9</v>
       </c>
       <c r="F684" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="685" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:6" ht="120" x14ac:dyDescent="0.25">
       <c r="A685" s="8" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="B685" s="7" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="C685" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D685" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E685" s="3" t="s">
-        <v>1619</v>
+        <v>922</v>
       </c>
       <c r="F685" s="5" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="686" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A686" s="8" t="s">
-        <v>833</v>
+        <v>528</v>
       </c>
       <c r="B686" s="7" t="s">
-        <v>834</v>
+        <v>532</v>
       </c>
       <c r="C686" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D686" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E686" t="s">
         <v>9</v>
       </c>
       <c r="F686" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="687" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A687" s="8" t="s">
-        <v>480</v>
+        <v>530</v>
       </c>
       <c r="B687" s="7" t="s">
-        <v>482</v>
+        <v>533</v>
       </c>
       <c r="C687" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D687" s="3" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>6</v>
+      </c>
+      <c r="E687" t="s">
+        <v>9</v>
       </c>
       <c r="F687" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="688" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A688" s="8" t="s">
-        <v>481</v>
+        <v>527</v>
       </c>
       <c r="B688" s="7" t="s">
-        <v>484</v>
+        <v>531</v>
       </c>
       <c r="C688" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D688" s="3" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>6</v>
+      </c>
+      <c r="E688" t="s">
+        <v>9</v>
       </c>
       <c r="F688" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="689" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A689" s="8" t="s">
-        <v>257</v>
+        <v>925</v>
       </c>
       <c r="B689" s="7" t="s">
-        <v>258</v>
+        <v>926</v>
       </c>
       <c r="C689" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D689" s="3" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E689" t="s">
+        <v>9</v>
       </c>
       <c r="F689" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="690" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A690" s="8" t="s">
-        <v>610</v>
+        <v>1650</v>
       </c>
       <c r="B690" s="7" t="s">
-        <v>611</v>
+        <v>1105</v>
       </c>
       <c r="C690" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D690" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E690" s="3" t="s">
-        <v>1619</v>
+      <c r="E690" t="s">
+        <v>9</v>
       </c>
       <c r="F690" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="691" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A691" s="8" t="s">
-        <v>554</v>
+        <v>765</v>
       </c>
       <c r="B691" s="7" t="s">
-        <v>553</v>
+        <v>769</v>
       </c>
       <c r="C691" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D691" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E691" s="3" t="s">
-        <v>1619</v>
+      <c r="E691" t="s">
+        <v>9</v>
       </c>
       <c r="F691" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="692" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A692" s="8" t="s">
-        <v>324</v>
+        <v>766</v>
       </c>
       <c r="B692" s="7" t="s">
-        <v>325</v>
+        <v>770</v>
       </c>
       <c r="C692" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D692" s="3" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E692" t="s">
+        <v>9</v>
       </c>
       <c r="F692" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="693" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A693" s="8" t="s">
-        <v>17</v>
+        <v>1435</v>
       </c>
       <c r="B693" s="7" t="s">
-        <v>18</v>
+        <v>1436</v>
       </c>
       <c r="C693" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D693" s="3" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-    <row r="694" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+        <v>1437</v>
+      </c>
+      <c r="E693" t="s">
+        <v>9</v>
+      </c>
+      <c r="F693" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A694" s="8" t="s">
-        <v>713</v>
+        <v>1480</v>
       </c>
       <c r="B694" s="7" t="s">
-        <v>714</v>
+        <v>1481</v>
       </c>
       <c r="C694" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D694" s="3" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>6</v>
+      </c>
+      <c r="E694" t="s">
+        <v>9</v>
       </c>
       <c r="F694" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="695" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A695" s="8" t="s">
-        <v>635</v>
+        <v>40</v>
       </c>
       <c r="B695" s="7" t="s">
-        <v>637</v>
+        <v>39</v>
       </c>
       <c r="C695" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D695" s="3" t="s">
-        <v>1534</v>
+        <v>6</v>
       </c>
       <c r="E695" s="3" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="F695" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="696" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A696" s="8" t="s">
-        <v>1212</v>
+        <v>873</v>
       </c>
       <c r="B696" s="7" t="s">
-        <v>1215</v>
+        <v>874</v>
       </c>
       <c r="C696" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D696" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E696" t="s">
-        <v>9</v>
+      <c r="E696" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F696" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="697" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A697" s="8" t="s">
-        <v>1213</v>
+        <v>830</v>
       </c>
       <c r="B697" s="7" t="s">
-        <v>1216</v>
+        <v>831</v>
       </c>
       <c r="C697" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D697" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E697" t="s">
         <v>9</v>
       </c>
       <c r="F697" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="698" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A698" s="8" t="s">
-        <v>1214</v>
+        <v>477</v>
       </c>
       <c r="B698" s="7" t="s">
-        <v>1217</v>
+        <v>479</v>
       </c>
       <c r="C698" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D698" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>482</v>
+      </c>
+      <c r="E698" s="3" t="s">
+        <v>483</v>
       </c>
       <c r="F698" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="699" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:6" ht="90" x14ac:dyDescent="0.25">
       <c r="A699" s="8" t="s">
-        <v>345</v>
+        <v>478</v>
       </c>
       <c r="B699" s="7" t="s">
-        <v>346</v>
+        <v>481</v>
       </c>
       <c r="C699" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D699" s="3" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>482</v>
+      </c>
+      <c r="E699" s="3" t="s">
+        <v>483</v>
       </c>
       <c r="F699" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="700" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A700" s="8" t="s">
-        <v>1042</v>
+        <v>254</v>
       </c>
       <c r="B700" s="7" t="s">
-        <v>1046</v>
+        <v>255</v>
       </c>
       <c r="C700" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D700" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>259</v>
+      </c>
+      <c r="E700" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F700" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="701" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A701" s="8" t="s">
-        <v>1043</v>
+        <v>607</v>
       </c>
       <c r="B701" s="7" t="s">
-        <v>1047</v>
+        <v>608</v>
       </c>
       <c r="C701" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D701" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E701" t="s">
-        <v>9</v>
+      <c r="E701" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F701" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="702" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="702" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A702" s="8" t="s">
-        <v>638</v>
+        <v>551</v>
       </c>
       <c r="B702" s="7" t="s">
-        <v>642</v>
+        <v>550</v>
       </c>
       <c r="C702" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D702" s="3" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="E702" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F702" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="703" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A703" s="8" t="s">
-        <v>639</v>
+        <v>321</v>
       </c>
       <c r="B703" s="7" t="s">
-        <v>643</v>
+        <v>322</v>
       </c>
       <c r="C703" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D703" s="3" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>324</v>
+      </c>
+      <c r="E703" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F703" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="704" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A704" s="8" t="s">
-        <v>226</v>
+        <v>17</v>
       </c>
       <c r="B704" s="7" t="s">
-        <v>227</v>
+        <v>18</v>
       </c>
       <c r="C704" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D704" s="3" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-    <row r="705" spans="1:6" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+      <c r="E704" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="F704" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A705" s="8" t="s">
-        <v>358</v>
+        <v>710</v>
       </c>
       <c r="B705" s="7" t="s">
-        <v>361</v>
+        <v>711</v>
       </c>
       <c r="C705" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D705" s="3" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>712</v>
+      </c>
+      <c r="E705" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F705" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="706" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A706" s="8" t="s">
-        <v>358</v>
+        <v>632</v>
       </c>
       <c r="B706" s="7" t="s">
-        <v>741</v>
+        <v>634</v>
       </c>
       <c r="C706" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D706" s="3" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1531</v>
+      </c>
+      <c r="E706" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F706" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="707" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A707" s="7" t="s">
-        <v>341</v>
+      <c r="A707" s="8" t="s">
+        <v>1209</v>
       </c>
       <c r="B707" s="7" t="s">
-        <v>342</v>
+        <v>1212</v>
       </c>
       <c r="C707" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D707" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E707" t="s">
         <v>9</v>
       </c>
       <c r="F707" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="708" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A708" s="8" t="s">
-        <v>359</v>
+        <v>1210</v>
       </c>
       <c r="B708" s="7" t="s">
-        <v>360</v>
+        <v>1213</v>
       </c>
       <c r="C708" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D708" s="3" t="s">
-        <v>363</v>
+        <v>6</v>
       </c>
       <c r="E708" t="s">
         <v>9</v>
       </c>
       <c r="F708" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A709" s="8" t="s">
-        <v>359</v>
+        <v>1211</v>
       </c>
       <c r="B709" s="7" t="s">
-        <v>740</v>
+        <v>1214</v>
       </c>
       <c r="C709" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D709" s="3" t="s">
-        <v>363</v>
+        <v>6</v>
       </c>
       <c r="E709" t="s">
         <v>9</v>
       </c>
       <c r="F709" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="710" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A710" s="8" t="s">
-        <v>894</v>
+        <v>342</v>
       </c>
       <c r="B710" s="7" t="s">
-        <v>898</v>
+        <v>343</v>
       </c>
       <c r="C710" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D710" s="3" t="s">
-        <v>902</v>
+        <v>345</v>
       </c>
       <c r="E710" t="s">
         <v>9</v>
       </c>
       <c r="F710" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="711" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A711" s="8" t="s">
-        <v>907</v>
+        <v>1039</v>
       </c>
       <c r="B711" s="7" t="s">
-        <v>908</v>
+        <v>1043</v>
       </c>
       <c r="C711" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D711" s="3" t="s">
-        <v>909</v>
+        <v>6</v>
       </c>
       <c r="E711" t="s">
         <v>9</v>
       </c>
       <c r="F711" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="712" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A712" s="8" t="s">
-        <v>895</v>
+        <v>1040</v>
       </c>
       <c r="B712" s="7" t="s">
-        <v>899</v>
+        <v>1044</v>
       </c>
       <c r="C712" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D712" s="3" t="s">
-        <v>903</v>
+        <v>6</v>
       </c>
       <c r="E712" t="s">
         <v>9</v>
       </c>
       <c r="F712" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="713" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A713" s="8" t="s">
-        <v>809</v>
+        <v>635</v>
       </c>
       <c r="B713" s="7" t="s">
-        <v>808</v>
+        <v>639</v>
       </c>
       <c r="C713" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D713" s="3" t="s">
-        <v>6</v>
+        <v>637</v>
       </c>
       <c r="E713" t="s">
         <v>9</v>
       </c>
       <c r="F713" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="714" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A714" s="8" t="s">
-        <v>910</v>
+        <v>636</v>
       </c>
       <c r="B714" s="7" t="s">
-        <v>911</v>
+        <v>640</v>
       </c>
       <c r="C714" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D714" s="3" t="s">
-        <v>6</v>
+        <v>638</v>
       </c>
       <c r="E714" t="s">
         <v>9</v>
       </c>
       <c r="F714" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="715" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A715" s="8" t="s">
-        <v>905</v>
+        <v>223</v>
       </c>
       <c r="B715" s="7" t="s">
-        <v>906</v>
+        <v>224</v>
       </c>
       <c r="C715" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D715" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E715" t="s">
         <v>9</v>
       </c>
       <c r="F715" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="716" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A716" s="8" t="s">
-        <v>229</v>
+        <v>355</v>
       </c>
       <c r="B716" s="7" t="s">
-        <v>228</v>
+        <v>358</v>
       </c>
       <c r="C716" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D716" s="3" t="s">
-        <v>6</v>
+        <v>360</v>
       </c>
       <c r="E716" t="s">
         <v>9</v>
       </c>
       <c r="F716" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="717" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A717" s="8" t="s">
-        <v>818</v>
+        <v>355</v>
       </c>
       <c r="B717" s="7" t="s">
-        <v>819</v>
+        <v>738</v>
       </c>
       <c r="C717" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D717" s="3" t="s">
-        <v>6</v>
+        <v>360</v>
       </c>
       <c r="E717" t="s">
         <v>9</v>
       </c>
       <c r="F717" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="718" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A718" s="8" t="s">
-        <v>354</v>
+      <c r="A718" s="7" t="s">
+        <v>338</v>
       </c>
       <c r="B718" s="7" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="C718" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D718" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E718" t="s">
         <v>9</v>
       </c>
       <c r="F718" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="719" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A719" s="8" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B719" s="7" t="s">
-        <v>739</v>
+        <v>357</v>
       </c>
       <c r="C719" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D719" s="3" t="s">
-        <v>6</v>
+        <v>360</v>
       </c>
       <c r="E719" t="s">
         <v>9</v>
       </c>
       <c r="F719" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="720" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A720" s="8" t="s">
-        <v>1044</v>
+        <v>356</v>
       </c>
       <c r="B720" s="7" t="s">
-        <v>1048</v>
+        <v>737</v>
       </c>
       <c r="C720" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D720" s="3" t="s">
-        <v>6</v>
+        <v>360</v>
       </c>
       <c r="E720" t="s">
         <v>9</v>
       </c>
       <c r="F720" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="721" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="721" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A721" s="8" t="s">
-        <v>353</v>
+        <v>891</v>
       </c>
       <c r="B721" s="7" t="s">
-        <v>355</v>
+        <v>895</v>
       </c>
       <c r="C721" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D721" s="3" t="s">
-        <v>6</v>
+        <v>899</v>
       </c>
       <c r="E721" t="s">
         <v>9</v>
       </c>
       <c r="F721" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="722" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A722" s="8" t="s">
-        <v>353</v>
+        <v>904</v>
       </c>
       <c r="B722" s="7" t="s">
-        <v>738</v>
+        <v>905</v>
       </c>
       <c r="C722" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D722" s="3" t="s">
-        <v>6</v>
+        <v>906</v>
       </c>
       <c r="E722" t="s">
         <v>9</v>
       </c>
       <c r="F722" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="723" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="723" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A723" s="8" t="s">
-        <v>810</v>
+        <v>892</v>
       </c>
       <c r="B723" s="7" t="s">
-        <v>812</v>
+        <v>896</v>
       </c>
       <c r="C723" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D723" s="3" t="s">
-        <v>6</v>
+        <v>900</v>
       </c>
       <c r="E723" t="s">
         <v>9</v>
       </c>
       <c r="F723" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="724" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A724" s="8" t="s">
-        <v>1568</v>
+        <v>806</v>
       </c>
       <c r="B724" s="7" t="s">
-        <v>1569</v>
+        <v>805</v>
       </c>
       <c r="C724" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D724" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E724" t="s">
         <v>9</v>
       </c>
       <c r="F724" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="725" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A725" s="8" t="s">
-        <v>343</v>
+        <v>907</v>
       </c>
       <c r="B725" s="7" t="s">
-        <v>344</v>
+        <v>908</v>
       </c>
       <c r="C725" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D725" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E725" t="s">
         <v>9</v>
       </c>
       <c r="F725" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="726" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A726" s="8" t="s">
-        <v>231</v>
+        <v>902</v>
       </c>
       <c r="B726" s="7" t="s">
-        <v>232</v>
+        <v>903</v>
       </c>
       <c r="C726" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D726" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E726" t="s">
         <v>9</v>
       </c>
       <c r="F726" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="727" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A727" s="8" t="s">
-        <v>365</v>
+        <v>226</v>
       </c>
       <c r="B727" s="7" t="s">
-        <v>368</v>
+        <v>225</v>
       </c>
       <c r="C727" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D727" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E727" t="s">
         <v>9</v>
       </c>
       <c r="F727" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="728" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A728" s="8" t="s">
-        <v>1566</v>
+        <v>815</v>
       </c>
       <c r="B728" s="7" t="s">
-        <v>1567</v>
+        <v>816</v>
       </c>
       <c r="C728" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D728" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E728" t="s">
         <v>9</v>
       </c>
       <c r="F728" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="729" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A729" s="8" t="s">
-        <v>223</v>
+        <v>351</v>
       </c>
       <c r="B729" s="7" t="s">
-        <v>224</v>
+        <v>353</v>
       </c>
       <c r="C729" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D729" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E729" t="s">
         <v>9</v>
       </c>
       <c r="F729" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="730" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A730" s="8" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="B730" s="7" t="s">
-        <v>369</v>
+        <v>736</v>
       </c>
       <c r="C730" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D730" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E730" t="s">
         <v>9</v>
       </c>
       <c r="F730" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="731" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A731" s="8" t="s">
-        <v>1294</v>
+        <v>1041</v>
       </c>
       <c r="B731" s="7" t="s">
-        <v>1295</v>
+        <v>1045</v>
       </c>
       <c r="C731" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D731" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E731" t="s">
         <v>9</v>
       </c>
       <c r="F731" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="732" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A732" s="8" t="s">
-        <v>1175</v>
+        <v>350</v>
       </c>
       <c r="B732" s="7" t="s">
-        <v>1183</v>
+        <v>352</v>
       </c>
       <c r="C732" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D732" s="3" t="s">
-        <v>1632</v>
+        <v>6</v>
+      </c>
+      <c r="E732" t="s">
+        <v>9</v>
       </c>
       <c r="F732" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="733" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A733" s="8" t="s">
-        <v>1292</v>
+        <v>350</v>
       </c>
       <c r="B733" s="7" t="s">
-        <v>1293</v>
+        <v>735</v>
       </c>
       <c r="C733" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D733" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E733" t="s">
         <v>9</v>
       </c>
       <c r="F733" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="734" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A734" s="8" t="s">
-        <v>433</v>
+        <v>807</v>
       </c>
       <c r="B734" s="7" t="s">
-        <v>439</v>
+        <v>809</v>
       </c>
       <c r="C734" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D734" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E734" t="s">
         <v>9</v>
       </c>
       <c r="F734" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="735" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="735" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A735" s="8" t="s">
-        <v>1200</v>
+        <v>1565</v>
       </c>
       <c r="B735" s="7" t="s">
-        <v>1202</v>
+        <v>1566</v>
       </c>
       <c r="C735" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D735" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E735" t="s">
         <v>9</v>
       </c>
       <c r="F735" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="736" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A736" s="8" t="s">
-        <v>1201</v>
+        <v>340</v>
       </c>
       <c r="B736" s="7" t="s">
-        <v>1206</v>
+        <v>341</v>
       </c>
       <c r="C736" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D736" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E736" t="s">
         <v>9</v>
       </c>
       <c r="F736" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="737" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A737" s="8" t="s">
-        <v>56</v>
+        <v>228</v>
       </c>
       <c r="B737" s="7" t="s">
-        <v>57</v>
+        <v>229</v>
       </c>
       <c r="C737" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D737" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E737" t="s">
         <v>9</v>
       </c>
       <c r="F737" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="738" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A738" s="8" t="s">
-        <v>59</v>
+        <v>362</v>
       </c>
       <c r="B738" s="7" t="s">
-        <v>64</v>
+        <v>365</v>
       </c>
       <c r="C738" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D738" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E738" t="s">
         <v>9</v>
       </c>
       <c r="F738" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="739" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A739" s="8" t="s">
-        <v>60</v>
+        <v>1563</v>
       </c>
       <c r="B739" s="7" t="s">
-        <v>65</v>
+        <v>1564</v>
       </c>
       <c r="C739" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D739" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E739" t="s">
         <v>9</v>
       </c>
       <c r="F739" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="8" t="s">
-        <v>61</v>
+        <v>220</v>
       </c>
       <c r="B740" s="7" t="s">
-        <v>66</v>
+        <v>221</v>
       </c>
       <c r="C740" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D740" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E740" t="s">
         <v>9</v>
       </c>
       <c r="F740" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A741" s="8" t="s">
-        <v>62</v>
+        <v>364</v>
       </c>
       <c r="B741" s="7" t="s">
-        <v>67</v>
+        <v>366</v>
       </c>
       <c r="C741" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D741" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E741" t="s">
         <v>9</v>
       </c>
       <c r="F741" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="742" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A742" s="8" t="s">
-        <v>63</v>
+        <v>1291</v>
       </c>
       <c r="B742" s="7" t="s">
-        <v>68</v>
+        <v>1292</v>
       </c>
       <c r="C742" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D742" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E742" t="s">
         <v>9</v>
       </c>
       <c r="F742" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="743" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="743" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A743" s="8" t="s">
-        <v>896</v>
+        <v>1172</v>
       </c>
       <c r="B743" s="7" t="s">
-        <v>900</v>
+        <v>1180</v>
       </c>
       <c r="C743" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D743" s="3" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1629</v>
       </c>
       <c r="F743" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="744" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="744" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A744" s="8" t="s">
-        <v>1576</v>
+        <v>1289</v>
       </c>
       <c r="B744" s="7" t="s">
-        <v>1577</v>
+        <v>1290</v>
       </c>
       <c r="C744" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D744" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E744" s="3" t="s">
-        <v>1619</v>
+      <c r="E744" t="s">
+        <v>9</v>
       </c>
       <c r="F744" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="745" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="745" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A745" s="8" t="s">
-        <v>1578</v>
+        <v>430</v>
       </c>
       <c r="B745" s="7" t="s">
-        <v>1579</v>
+        <v>436</v>
       </c>
       <c r="C745" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D745" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E745" s="3" t="s">
-        <v>1619</v>
+      <c r="E745" t="s">
+        <v>9</v>
       </c>
       <c r="F745" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="746" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="746" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A746" s="8" t="s">
-        <v>1580</v>
+        <v>1197</v>
       </c>
       <c r="B746" s="7" t="s">
-        <v>1581</v>
+        <v>1199</v>
       </c>
       <c r="C746" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D746" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E746" s="3" t="s">
-        <v>1619</v>
+      <c r="E746" t="s">
+        <v>9</v>
       </c>
       <c r="F746" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="747" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A747" s="8" t="s">
-        <v>458</v>
+        <v>1198</v>
       </c>
       <c r="B747" s="7" t="s">
-        <v>459</v>
+        <v>1203</v>
       </c>
       <c r="C747" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D747" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E747" t="s">
         <v>9</v>
       </c>
       <c r="F747" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="748" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A748" s="8" t="s">
-        <v>460</v>
+        <v>56</v>
       </c>
       <c r="B748" s="7" t="s">
-        <v>461</v>
+        <v>57</v>
       </c>
       <c r="C748" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D748" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E748" t="s">
         <v>9</v>
       </c>
       <c r="F748" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="749" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A749" s="8" t="s">
-        <v>1584</v>
+        <v>59</v>
       </c>
       <c r="B749" s="7" t="s">
-        <v>1585</v>
+        <v>64</v>
       </c>
       <c r="C749" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D749" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E749" s="3" t="s">
-        <v>1619</v>
+      <c r="E749" t="s">
+        <v>9</v>
       </c>
       <c r="F749" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="750" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A750" s="8" t="s">
-        <v>1254</v>
+        <v>60</v>
       </c>
       <c r="B750" s="7" t="s">
-        <v>1256</v>
+        <v>65</v>
       </c>
       <c r="C750" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D750" s="3" t="s">
-        <v>1249</v>
+        <v>6</v>
       </c>
       <c r="E750" t="s">
         <v>9</v>
       </c>
       <c r="F750" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="751" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A751" s="8" t="s">
-        <v>1574</v>
+        <v>61</v>
       </c>
       <c r="B751" s="7" t="s">
-        <v>1575</v>
+        <v>66</v>
       </c>
       <c r="C751" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D751" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E751" s="3" t="s">
-        <v>1619</v>
+      <c r="E751" t="s">
+        <v>9</v>
       </c>
       <c r="F751" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="752" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A752" s="8" t="s">
-        <v>1289</v>
+        <v>62</v>
       </c>
       <c r="B752" s="7" t="s">
-        <v>1291</v>
+        <v>67</v>
       </c>
       <c r="C752" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D752" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E752" t="s">
         <v>9</v>
       </c>
       <c r="F752" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="753" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="753" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A753" s="8" t="s">
-        <v>434</v>
+        <v>63</v>
       </c>
       <c r="B753" s="7" t="s">
-        <v>437</v>
+        <v>68</v>
       </c>
       <c r="C753" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D753" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E753" t="s">
         <v>9</v>
       </c>
       <c r="F753" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="754" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A754" s="8" t="s">
-        <v>435</v>
+        <v>893</v>
       </c>
       <c r="B754" s="7" t="s">
-        <v>438</v>
+        <v>897</v>
       </c>
       <c r="C754" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D754" s="3" t="s">
-        <v>6</v>
+        <v>901</v>
       </c>
       <c r="E754" t="s">
         <v>9</v>
       </c>
       <c r="F754" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="755" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="755" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A755" s="8" t="s">
-        <v>147</v>
+        <v>1573</v>
       </c>
       <c r="B755" s="7" t="s">
-        <v>148</v>
+        <v>1574</v>
       </c>
       <c r="C755" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D755" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E755" t="s">
-        <v>9</v>
+      <c r="E755" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F755" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="756" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A756" s="8" t="s">
-        <v>1655</v>
+        <v>1575</v>
       </c>
       <c r="B756" s="7" t="s">
-        <v>1660</v>
+        <v>1576</v>
       </c>
       <c r="C756" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D756" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E756" t="s">
-        <v>9</v>
+      <c r="E756" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F756" s="5" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="757" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="757" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A757" s="8" t="s">
-        <v>1656</v>
+        <v>1577</v>
       </c>
       <c r="B757" s="7" t="s">
-        <v>1661</v>
+        <v>1578</v>
       </c>
       <c r="C757" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D757" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E757" t="s">
-        <v>9</v>
+      <c r="E757" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F757" s="5" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-    <row r="758" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A758" s="8" t="s">
-        <v>177</v>
+        <v>455</v>
       </c>
       <c r="B758" s="7" t="s">
-        <v>180</v>
+        <v>456</v>
       </c>
       <c r="C758" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D758" s="3" t="s">
-        <v>179</v>
+        <v>6</v>
       </c>
       <c r="E758" t="s">
         <v>9</v>
       </c>
       <c r="F758" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="759" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="759" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A759" s="8" t="s">
-        <v>178</v>
+        <v>457</v>
       </c>
       <c r="B759" s="7" t="s">
-        <v>181</v>
+        <v>458</v>
       </c>
       <c r="C759" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D759" s="3" t="s">
-        <v>179</v>
+        <v>6</v>
       </c>
       <c r="E759" t="s">
         <v>9</v>
       </c>
       <c r="F759" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="760" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="760" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A760" s="8" t="s">
-        <v>1203</v>
+        <v>1581</v>
       </c>
       <c r="B760" s="7" t="s">
-        <v>1205</v>
+        <v>1582</v>
       </c>
       <c r="C760" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D760" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E760" t="s">
-        <v>9</v>
+      <c r="E760" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F760" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="761" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A761" s="8" t="s">
-        <v>1204</v>
+        <v>1251</v>
       </c>
       <c r="B761" s="7" t="s">
-        <v>1207</v>
+        <v>1253</v>
       </c>
       <c r="C761" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D761" s="3" t="s">
-        <v>6</v>
+        <v>1246</v>
       </c>
       <c r="E761" t="s">
         <v>9</v>
       </c>
       <c r="F761" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="762" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="762" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A762" s="8" t="s">
-        <v>1208</v>
+        <v>1571</v>
       </c>
       <c r="B762" s="7" t="s">
-        <v>1210</v>
+        <v>1572</v>
       </c>
       <c r="C762" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D762" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E762" t="s">
-        <v>9</v>
+      <c r="E762" s="3" t="s">
+        <v>1616</v>
       </c>
       <c r="F762" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="763" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A763" s="8" t="s">
-        <v>1198</v>
+        <v>1286</v>
       </c>
       <c r="B763" s="7" t="s">
-        <v>1199</v>
+        <v>1288</v>
       </c>
       <c r="C763" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D763" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E763" t="s">
         <v>9</v>
       </c>
       <c r="F763" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="764" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="764" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A764" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="B764" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C764" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D764" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E764" t="s">
+        <v>9</v>
+      </c>
+      <c r="F764" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A765" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B765" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C765" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D765" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E765" t="s">
+        <v>9</v>
+      </c>
+      <c r="F765" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A766" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B766" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C766" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D766" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E766" t="s">
+        <v>9</v>
+      </c>
+      <c r="F766" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A767" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B767" s="7" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C767" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D767" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E767" t="s">
+        <v>9</v>
+      </c>
+      <c r="F767" s="5" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A768" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B768" s="7" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C768" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D768" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E768" t="s">
+        <v>9</v>
+      </c>
+      <c r="F768" s="5" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A769" s="8" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B769" s="7" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C769" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D769" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E769" t="s">
+        <v>9</v>
+      </c>
+      <c r="F769" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A770" s="8" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B770" s="7" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C770" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D770" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E770" t="s">
+        <v>9</v>
+      </c>
+      <c r="F770" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A771" s="8" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B771" s="7" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C771" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D771" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E771" t="s">
+        <v>9</v>
+      </c>
+      <c r="F771" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A772" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B772" s="7" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C772" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D772" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E772" t="s">
+        <v>9</v>
+      </c>
+      <c r="F772" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A773" s="8" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B773" s="7" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C773" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D773" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E773" t="s">
+        <v>9</v>
+      </c>
+      <c r="F773" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="774" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A774" s="8" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B774" s="7" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C774" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D774" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E774" t="s">
+        <v>9</v>
+      </c>
+      <c r="F774" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="775" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A775" s="8" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B775" s="7" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C775" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D775" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E775" t="s">
+        <v>9</v>
+      </c>
+      <c r="F775" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="776" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A776" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B776" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C776" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D776" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E776" t="s">
+        <v>9</v>
+      </c>
+      <c r="F776" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="777" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A777" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B777" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C777" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D777" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E777" t="s">
+        <v>9</v>
+      </c>
+      <c r="F777" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A778" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B778" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C778" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D778" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E778" t="s">
+        <v>9</v>
+      </c>
+      <c r="F778" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A779" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B779" s="7" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C779" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D779" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E779" t="s">
+        <v>9</v>
+      </c>
+      <c r="F779" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="780" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A780" s="8" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B780" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C780" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D780" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E780" t="s">
+        <v>9</v>
+      </c>
+      <c r="F780" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="781" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A781" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B781" s="7" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C781" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D781" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E781" t="s">
+        <v>9</v>
+      </c>
+      <c r="F781" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="782" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A782" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B782" s="7" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C782" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D782" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E782" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="F782" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="783" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A783" s="8" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B783" s="7" t="s">
         <v>1526</v>
       </c>
-      <c r="B764" s="7" t="s">
-[...31 lines deleted...]
-      <c r="F765" s="5" t="s">
+      <c r="C783" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D783" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E783" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="F783" s="5" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
-  <printOptions gridLines="1"/>
+  <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;Rphysician list</oddHeader>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="203" max="5" man="1"/>
+    <brk id="205" max="5" man="1"/>
   </rowBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A 6 W o l W P Z f 4 u 6 k A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 9 D o I w G E V f h X S n f z g Y 8 l E G V 0 l M i M a 1 K R U b o R h a L O / m 4 C P 5 C m I U d X O 8 5 5 7 h 3 v v 1 B v n Y N t F F 9 8 5 0 N k M M U x R p q 7 r K 2 D p D g z / E S 5 Q L 2 E h 1 k r W O J t m 6 d H R V h o 7 e n 1 N C Q g g 4 J L j r a 8 I p Z W R f r E t 1 1 K 1 E H 9 n 8 l 2 N j n Z d W a S R g 9 x o j O G Z s g T n n C a Z A Z g q F s V + D T 4 O f 7 Q + E 1 d D 4 o d d C 2 3 h b A p k j k P c J 8 Q B Q S w M E F A A C A A g A 6 W o l W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O l q J V g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O l q J V j 2 X + L u p A A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D p a i V Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O l q J V g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D m X v Q J z C B 7 R 5 a 1 a k H b H 1 H P A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A A x r H Z q V C H a G y L 9 o Q j X o 4 P j J M U Q 8 T B z r G P L l J 4 W b 1 v 9 b A A A A A A 6 A A A A A A g A A I A A A A C o b D F 9 O T 8 P K g u U e p m g j N l e Z 9 O e z 2 d 8 f N c H A u R O G g M Q n U A A A A K S U 2 m S K L F S E d v d H M t 0 F D C c h 2 6 r S O o O f g 1 2 W c L p C p 4 K d + c f y 7 x U V W i o r E v L u v p Z S n n F q q f W 8 + 9 h F x Z G i 9 C 1 i O p m h K R c N / r I x U y K 0 u a k / R X F Q Q A A A A G d b o R R 4 i E I u 6 5 V b d r 6 + T q w T U O j s w n 7 y o I 6 8 B e E S V 7 0 C P C W z T u V 2 l X e + V 3 J w o 4 D M g G i n 5 r p L T d c D Y 9 X J x A z O z f Y = < / D a t a M a s h u p > 
 </file>
@@ -21404,73 +21875,73 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{431AD7AA-F9B9-46DB-9B5B-2872C3F53778}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDFA2FEB-66EE-4F8E-BA07-EA0A1D529966}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="230d11e0-8c4c-42d1-ad48-f1cfaf0ca9b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3DC758-DACC-4AB4-8541-436E80170DF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB4B6781-0736-44EE-9D28-D3D304915254}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D55AE77F-374C-4711-8046-B83BA3D94C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="230d11e0-8c4c-42d1-ad48-f1cfaf0ca9b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01c35869-6495-4b3a-952e-bc5e37f13032}" enabled="1" method="Standard" siteId="{c663f89c-ef9b-418f-bd3d-41e46c0ce068}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -21492,52 +21963,53 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>physician list</vt:lpstr>
       <vt:lpstr>'physician list'!Print_Area</vt:lpstr>
       <vt:lpstr>'physician list'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CA-MMIS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>List of Physician Administered Drugs and HCPCS Codes (physician list)</dc:title>
   <dc:creator>Department of Health Care Services (DHCS)</dc:creator>
   <cp:keywords>physicianlist</cp:keywords>
   <dc:description>AL (03.11.26)_x000d_
-AL (04.10.26) 2026 HCPCS</dc:description>
+AL (04.10.26) 2026 HCPCS_x000d_
+AL (07.13.26)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006A2841E8781E3E4FB9A765320C67BADD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_policyId">
     <vt:lpwstr>0x0101002A7503AC7C97DC4F9517AFA2C585FC73|-2139100346</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemRetentionFormula">
     <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;60&lt;/number&gt;&lt;property&gt;Modified&lt;/property&gt;&lt;propertyId&gt;28cf69c5-fa48-462a-b5cd-27b6f9d2bd5f&lt;/propertyId&gt;&lt;period&gt;days&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>4119ce4e-6d0a-4da0-8aa5-e24e16d1dfd8</vt:lpwstr>
+    <vt:lpwstr>d6991b27-bad9-4429-8a67-30e542206d7c</vt:lpwstr>
   </property>
 </Properties>
 </file>