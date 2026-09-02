--- v0 (2026-04-09)
+++ v1 (2026-09-02)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="644EFE29" w14:textId="77777777" w:rsidR="000E6E29" w:rsidRPr="000E6E29" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6E29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Medi-Cal Notes to Rates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457950A6" w14:textId="77777777" w:rsidR="000E6E29" w:rsidRPr="002242D8" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1739,126 +1739,114 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use these rules to price services provided in a hospital emergency room:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FC7FBF" w14:textId="77777777" w:rsidR="000E6E29" w:rsidRPr="002242D8" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If “ER Indicator” equals “1” and “Conversion Indicator” on the Rates worksheet equals “07”, use conversion factor $1.04 to compute the maximum </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>If “ER Indicator” equals “1” and “Conversion Indicator” on the Rates worksheet equals “07”, use conversion factor $1.04 to compute the maximum rate;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="12BD8BF8" w14:textId="77777777" w:rsidR="000E6E29" w:rsidRPr="002242D8" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If “ER Indicator” equals “1” and “Conversion Indicator” on the Rates worksheet equals “04”, use conversion factor $46.95 to compute the maximum </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>If “ER Indicator” equals “1” and “Conversion Indicator” on the Rates worksheet equals “04”, use conversion factor $46.95 to compute the maximum rate;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0CAF6ACF" w14:textId="77777777" w:rsidR="000E6E29" w:rsidRPr="002242D8" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If “ER Indicator” equals “1” and “Conversion Indicator” on the Rates worksheet equals “01”or “53”, use conversion factor $12.42 to compute the maximum </w:t>
+        <w:t>If “ER Indicator” equals “1” and “Conversion Indicator” on the Rates worksheet equals “</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rate;</w:t>
+        <w:t>01”or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002242D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “53”, use conversion factor $12.42 to compute the maximum rate;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40A14624" w14:textId="77777777" w:rsidR="000E6E29" w:rsidRPr="000E6E29" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If “ER Indicator” equals “1” and “Conversion Indicator” does not equal “07”, “04”, “01” or “53”, or if “ER Indicator” equals “0”, use the “Basic Rate” or the “Child Rate” listed in the Rates worksheet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060C9CBD" w14:textId="41C7E656" w:rsidR="000E6E29" w:rsidRPr="000E6E29" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
@@ -2161,51 +2149,51 @@
         <w:t>Effective July 1, 2003, through June 30, 2004, the additional amount will equal 38.81 percent of the base rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E6B176" w14:textId="77777777" w:rsidR="000E6E29" w:rsidRPr="002242D8" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective July 1, 2004, the additional amount will equal 43.44 percent of the base rate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1232B2F1" w14:textId="566A9306" w:rsidR="000E6E29" w:rsidRPr="000E6E29" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
+    <w:p w14:paraId="1232B2F1" w14:textId="58D57A2B" w:rsidR="000E6E29" w:rsidRPr="000E6E29" w:rsidRDefault="000E6E29" w:rsidP="000E6E29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This additional reimbursement will </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC060E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidR="0090350C">
         <w:rPr>
@@ -2219,60 +2207,86 @@
       </w:r>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apply to claims for hospital outpatient services from hospitals billing with a currently active hospital outpatient department provider number and to services provided on or after July 1, 2001. It will not apply to amounts payable for drugs or medical supplies reimbursed in accordance with Title 22, Sections 51513 &amp; 51520, services that are currently paid a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cost based</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002242D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rate, and services for </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> rate, services </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4449D" w:rsidRPr="00C4449D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3B3A48"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4449D" w:rsidRPr="00C4449D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="3B3A48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>which no rate was established as of June 30, 2001. Also, the additional reimbursement will not be paid for a clinical diagnostic laboratory test in an amount that exceeds the difference between the rate established as of June 30, 2001, and the payment rate recognized for the test under title 42 United States Code, Section 1395(h) under Part B of the Medicare program.</w:t>
+        <w:t>procedure codes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4449D" w:rsidRPr="002242D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002242D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for which no rate was established as of June 30, 2001. Also, the additional reimbursement will not be paid for a clinical diagnostic laboratory test in an amount that exceeds the difference between the rate established as of June 30, 2001, and the payment rate recognized for the test under title 42 United States Code, Section 1395(h) under Part B of the Medicare program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711C9179" w14:textId="77777777" w:rsidR="00984CDD" w:rsidRDefault="00984CDD" w:rsidP="00730435">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F7C5950" w14:textId="77777777" w:rsidR="00CF3ECD" w:rsidRPr="0044336C" w:rsidRDefault="00CF3ECD" w:rsidP="00CF3ECD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044336C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
@@ -2474,69 +2488,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00CF3ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">primary family planning diagnosis code of Z30.011-Z30.019; Z30.02; Z30.09, Z30.2, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D95CB52" w14:textId="77777777" w:rsidR="00CF3ECD" w:rsidRPr="00CF3ECD" w:rsidRDefault="00CF3ECD" w:rsidP="00CF3ECD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Z30.40-Z30.42; Z30.430-Z30.431; Z30.44-Z30.46; Z30.49; Z30.8-Z30.9 ; Z31.</w:t>
+        <w:t>Z30.40-Z30.42; Z30.430-Z30.431; Z30.44-Z30.46; Z30.49; Z30.8-Z30.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF3ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>430;</w:t>
+        <w:t>9 ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CF3ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Z31.430; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A5CDA7" w14:textId="77777777" w:rsidR="00CF3ECD" w:rsidRDefault="00CF3ECD" w:rsidP="00CF3ECD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3ECD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Z31.438; Z31.440-Z31.441; Z31.5; Z71.83.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E70DDE" w14:textId="77777777" w:rsidR="00641D6A" w:rsidRPr="00CF3ECD" w:rsidRDefault="00641D6A" w:rsidP="00CF3ECD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2604,85 +2618,85 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tunga">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00400003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="063B31C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5A86D2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3083,117 +3097,127 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="529993683">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1520195476">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1935161141">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2011518851">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E6E29"/>
     <w:rsid w:val="0009613B"/>
+    <w:rsid w:val="00097A8F"/>
     <w:rsid w:val="000E6E29"/>
     <w:rsid w:val="00171CC3"/>
     <w:rsid w:val="001F2A43"/>
     <w:rsid w:val="001F35DD"/>
     <w:rsid w:val="002242D8"/>
     <w:rsid w:val="002A4794"/>
     <w:rsid w:val="0030198A"/>
     <w:rsid w:val="00402D3B"/>
     <w:rsid w:val="004063B8"/>
     <w:rsid w:val="0044336C"/>
+    <w:rsid w:val="00453B96"/>
     <w:rsid w:val="004E59B7"/>
     <w:rsid w:val="0052515A"/>
     <w:rsid w:val="00541C8F"/>
     <w:rsid w:val="005803A5"/>
     <w:rsid w:val="005B3737"/>
+    <w:rsid w:val="005C1FB3"/>
     <w:rsid w:val="00622A75"/>
     <w:rsid w:val="00635D5C"/>
     <w:rsid w:val="00641D6A"/>
+    <w:rsid w:val="006B65E0"/>
+    <w:rsid w:val="007060E2"/>
     <w:rsid w:val="007154B1"/>
     <w:rsid w:val="00730435"/>
     <w:rsid w:val="00735698"/>
     <w:rsid w:val="00780CE3"/>
+    <w:rsid w:val="00795946"/>
     <w:rsid w:val="0082741A"/>
     <w:rsid w:val="008431A3"/>
     <w:rsid w:val="00856EAB"/>
     <w:rsid w:val="008B0398"/>
     <w:rsid w:val="008D07E2"/>
     <w:rsid w:val="0090350C"/>
     <w:rsid w:val="00954252"/>
     <w:rsid w:val="00984CDD"/>
     <w:rsid w:val="0099672B"/>
     <w:rsid w:val="00996730"/>
     <w:rsid w:val="009B18EA"/>
     <w:rsid w:val="00A03043"/>
     <w:rsid w:val="00A41AC6"/>
     <w:rsid w:val="00A468D9"/>
     <w:rsid w:val="00AA733B"/>
     <w:rsid w:val="00B64EF4"/>
     <w:rsid w:val="00B758BD"/>
     <w:rsid w:val="00BB6C3D"/>
     <w:rsid w:val="00BD33E2"/>
     <w:rsid w:val="00C3497B"/>
     <w:rsid w:val="00C40A39"/>
+    <w:rsid w:val="00C4449D"/>
     <w:rsid w:val="00CF3ECD"/>
     <w:rsid w:val="00D23BE6"/>
     <w:rsid w:val="00D8146D"/>
+    <w:rsid w:val="00D92C56"/>
     <w:rsid w:val="00DE7D1C"/>
     <w:rsid w:val="00E12FEB"/>
     <w:rsid w:val="00E51CF2"/>
     <w:rsid w:val="00EB4B18"/>
     <w:rsid w:val="00EB5691"/>
     <w:rsid w:val="00EC060E"/>
     <w:rsid w:val="00EE24EE"/>
     <w:rsid w:val="00F647F6"/>
+    <w:rsid w:val="00F73DA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="kn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E3D10A0"/>
@@ -4018,72 +4042,72 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01c35869-6495-4b3a-952e-bc5e37f13032}" enabled="1" method="Standard" siteId="{c663f89c-ef9b-418f-bd3d-41e46c0ce068}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1610</Words>
-  <Characters>8845</Characters>
+  <Words>1567</Words>
+  <Characters>8936</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>103</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>notes_data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DHCS</Company>
+  <Company>CA-MMIS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10387</CharactersWithSpaces>
+  <CharactersWithSpaces>10483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>notes_data</dc:title>
   <dc:subject/>
-  <dc:creator>DHCS</dc:creator>
+  <dc:creator>Department of Health Care Services (DHCS)</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>MT (08.21.26) (DCN 34180)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>